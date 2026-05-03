--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -118,334 +118,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on the Use of Agent-Based Modeling and Simulation for the Vehicle Routing Problem</w:t>
+                <w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+                <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3769070⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271993v1</w:t>
+                <w:t xml:space="preserve">hal-04747713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey on the Use of Agent-Based Modeling and Simulation for the Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3769070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747713v3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative vs. non-cooperative marketplace for computing jobs to be run on geo-distributed data centers only supplied by renewable energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Deutsch-Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bu Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -620,559 +620,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective and Cooperative Power Planning for Datacenter With On-Site Renewable Energy Sources</w:t>
+                <w:t xml:space="preserve">Capacitated Vehicle Routing Problem Under Deadlines: An Application to Flooding Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Grange</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.104067-104092. </w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.45629-45642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3170446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907179v1</w:t>
+                <w:t xml:space="preserve">hal-03940473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated Vehicle Routing Problem Under Deadlines: An Application to Flooding Crisis</w:t>
+                <w:t xml:space="preserve">Multi-Objective and Cooperative Power Planning for Datacenter With On-Site Renewable Energy Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dubois</w:t>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.45629-45642. </w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.104067-104092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3170446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3210523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940473v1</w:t>
+                <w:t xml:space="preserve">hal-03907179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined IT and Power Supply Infrastructure Sizing for Standalone Green Data Centers</w:t>
+                <w:t xml:space="preserve">A survey of challenges and solutions for the integration of renewable energy in datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Haddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+                <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Péra</w:t>
+                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100505. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.111787 - 111805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110359v1</w:t>
+                <w:t xml:space="preserve">hal-03549336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of challenges and solutions for the integration of renewable energy in datacenters</w:t>
+                <w:t xml:space="preserve">Combined IT and Power Supply Infrastructure Sizing for Standalone Green Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Grange</w:t>
+                <w:t xml:space="preserve">Marwa Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Péra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.111787 - 111805. </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2020.100505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549336v1</w:t>
+                <w:t xml:space="preserve">hal-03110359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Mobility-aware Strategies for IoT Services Placement in the Fog under Energy and QoS Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,90 +1232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiation Game for Joint IT and Energy Management in Green Datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.103209-103230. </w:t>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MILP formulations for spatio-temporal thermal-aware scheduling in Cloud and HPC datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1617,77 +1617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green IT scheduling for data center powered with renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,51 +1734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal thermal-aware scheduling for homogeneous high-performance computing datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,321 +1953,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domain</w:t>
+                <w:t xml:space="preserve">Self-management of machine-to-machine communications: a multi-models approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3-4), pp.288-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057731v1</w:t>
+                <w:t xml:space="preserve">hal-01228274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-management of machine-to-machine communications: a multi-models approach</w:t>
+                <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Gharbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.685-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-014-0433-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228274v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient, Thermal-Aware Modeling and Simulation of Datacenters: The CoolEmAll Approach and Evaluation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,90 +2357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big, Medium, Little: Reaching Energy Proportionality with Heterogeneous Computing Scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (3), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2487,77 +2487,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient and thermal-aware resource management for heterogeneous datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 4 (n° 4), pp. 292-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,64 +2630,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 36, pp. 287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,90 +3017,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-weight prediction for improving energy consumption in HPC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,64 +3160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating and Analyzing Crowdsourcing Impacts in Flooding Management: a geo-spatial agent-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihab Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Advanced Information Systems Engineering (CAiSE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain. pp.107-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,434 +3245,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image and Text: Fighting the Same Battle? Super-resolution Learning for Imbalanced Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Technology in Disaster Risk Reduction (ITDRR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_3⟩</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.10707-10720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120731v1</w:t>
+                <w:t xml:space="preserve">hal-04347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEASY: Making EASY backfilling renewable-only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IEEE International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Porto Alegre, Brazil. pp.57-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBAC-PAD59825.2023.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image and Text: Fighting the Same Battle? Super-resolution Learning for Imbalanced Text Classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bu Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.10707-10720, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Technology in Disaster Risk Reduction (ITDRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kristiansand, Norway. pp.39-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34207-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347311v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de tweets en situation d'urgence pour la gestion de crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Knowledge Engineering and Ontology Development (KEOD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.43-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3825,771 +3825,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Offline and Online Electrical Decisions in Data Centers Powered by Renewable Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyzing Power Decisions in Data Center Powered by Renewable Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the IEEE Industrial Electronics Society (IECON 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Industrial Electronics Society (IES), Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
+              <w:t xml:space="preserve">34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Inria Bordeaux - Sud-Ouest; Université de Bordeaux; Bordeaux INP, Nov 2022, Bordeaux, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD55451.2022.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841611v1</w:t>
+                <w:t xml:space="preserve">hal-03841725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Heuristics to Manage a Data Center Under Power Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mixing Offline and Online Electrical Decisions in Data Centers Powered by Renewable Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Green and Sustainable Computing Conference (IGSC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pullman, United States. </w:t>
+              <w:t xml:space="preserve">48th Annual Conference of the IEEE Industrial Electronics Society (IECON 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industrial Electronics Society (IES), Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGSC55832.2022.9969362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841713v1</w:t>
+                <w:t xml:space="preserve">hal-03841611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Power Decisions in Data Center Powered by Renewable Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Heuristics to Manage a Data Center Under Power Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; Inria Bordeaux - Sud-Ouest; Université de Bordeaux; Bordeaux INP, Nov 2022, Bordeaux, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">13th International Green and Sustainable Computing Conference (IGSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pullman, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD55451.2022.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGSC55832.2022.9969362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841725v1</w:t>
+                <w:t xml:space="preserve">hal-03841713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Re-optimization approach for the Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victim's Relief Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The need for optimization tools in agent-based models: a GAMA model for flood crisis management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Richa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596161v1</w:t>
+                <w:t xml:space="preserve">hal-03724849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling agent-based simulation with optimization to enhance population sheltering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Re-optimization approach for the Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victim's Relief Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Information Systems for Crisis Response and Management Conference (ISCRAM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National School of Engineers of Tarbes, France; ISCRAM Organisation, May 2022, Tarbes, France. à paraître</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633634v1</w:t>
+                <w:t xml:space="preserve">hal-03596161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victims Relief Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupling agent-based simulation with optimization to enhance population sheltering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCRAM Organisation; ENIT : Ecole nationale d’ingénieurs de Tarbes, May 2022, Tarbes, France. pp.68-86</w:t>
+              <w:t xml:space="preserve">19th Information Systems for Crisis Response and Management Conference (ISCRAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National School of Engineers of Tarbes, France; ISCRAM Organisation, May 2022, Tarbes, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940502v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for optimization tools in agent-based models: a GAMA model for flood crisis management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victims Relief Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Richa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM Organisation; ENIT : Ecole nationale d’ingénieurs de Tarbes, May 2022, Tarbes, France. pp.68-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724849v1</w:t>
+                <w:t xml:space="preserve">hal-03940502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology and a reasoning approach for Evacuation in Flood Disaster Response</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bu Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4683,64 +4683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Heuristics for Power Constraints in Data Centers Powered by Renewable Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,51 +4791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal Scaling in Cloud Using Contextual Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,77 +4908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitated Vehicle Routing Problem under Deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Communication Technologies for Disaster Management (ICT-DM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Support for Energy and QoS aware IoT Services Placement in the Fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,90 +5142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-Based Tasks Scheduling in Data Centers Powered Exclusively by Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 31st International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Campo Grande, Brazil. pp.136-143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5272,51 +5272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Particle Swarm Optimization approach for Energy-efficient IoT services placement over Fog infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,90 +5389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of demand response for datacenter energy management using GA and time-of-use prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2019, Bucharest, Romania. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5506,90 +5506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Flooding: Crisis Management Through Two Temporal Loops.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5640,64 +5640,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Datacenter Electrical Load Model for Renewable Sources Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ), Mar 2018, Salamanca, Spain. pp.127-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5725,204 +5725,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">IT Optimization for Datacenters Under Renewable Power Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Parallel Processing (Euro-Par 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.339-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809188v1</w:t>
+                <w:t xml:space="preserve">hal-02305348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctness by construction and style preserving reconfigurations of system of systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2018: The 33th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1680-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,191 +5941,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IT Optimization for Datacenters Under Renewable Power Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caux</w:t>
+                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Parallel Processing (Euro-Par 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.339-351</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305348v1</w:t>
+                <w:t xml:space="preserve">hal-01809188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host management policy for energy efficient dynamic allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Borgetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,90 +6271,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6382,784 +6382,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pluridisciplinaire de la plate-forme Maison Intelligente de Blagnac</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155060v1</w:t>
+                <w:t xml:space="preserve">hal-01355452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873794v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enida Sheme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neki Frasheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Sustainable Ultrascale Computing Systems (NESUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Sofia, Bulgaria. pp. 45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346600v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Usage pluridisciplinaire de la plate-forme Maison Intelligente de Blagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Soveja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355452v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199917v1</w:t>
+                <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01094431v1</w:t>
+                <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domains (SoSyM Abstract)</w:t>
               </w:r>
@@ -7171,77 +7171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,317 +7260,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075819v1</w:t>
+                <w:t xml:space="preserve">hal-03666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666046v1</w:t>
+                <w:t xml:space="preserve">hal-01075819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy Efficient Approach to Virtual Machines Management in Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Borgetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Cloud Networking (CloudNet 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg. pp. 229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7714,347 +7714,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autonomic computing to manage green core networks with quality of service.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925299v1</w:t>
+                <w:t xml:space="preserve">hal-00817915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic computing to manage green core networks with quality of service.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems (EE-LSDS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817915v1</w:t>
+                <w:t xml:space="preserve">hal-00925299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based formalism for Machine-to-Machine self-managed communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2013 IEEE 22nd International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.74-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8114,51 +8114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.168-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8218,77 +8218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Architectures Logicielles (CAL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8352,64 +8352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8482,64 +8482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8612,64 +8612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8824,51 +8824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance the grid accessibility for non-expert users using autonomic computing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending TUNe for autonomous management of QoS at application and network levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9430,103 +9430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Solutions for Data Center Powered by on Site Renewable Energy Only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. , 2018</w:t>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement of Distributed Machine Learning Services for AI- and Smart Grid-Enabled IoT Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rodez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,64 +10273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10481,51 +10481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de services d'intelligence artificielle distribués sur une architecture IoT fog sous des contraintes de qualité de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rodez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10569,64 +10569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuttleBench: A benchmarking tool for comparing programming languages' performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Courtines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse 3 Paul Sabatier. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10644,51 +10644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10779,77 +10779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctness by Construction and Style Preserving Reconfigurations of Distributed Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10899,51 +10899,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de ressources pour des services déportés sur des grappes d'ordinateurs avec qualité de service garantie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. INSA de Toulouse, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11002,51 +11002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources pour des infrastructures vertes par la reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paul Sabatier, Toulouse 3, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11233,51 +11233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laatabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3170446" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-019-02931-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34560-9_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD59825.2023.00015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC55832.2022.9969362" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD55451.2022.00041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03633634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9033000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2019.00032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905618" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886547v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.231" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laatabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3170446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-019-02931-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34560-9_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD59825.2023.00015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD55451.2022.00041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968999" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC55832.2022.9969362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03633634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9033000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2019.00032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905618" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886547v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.231" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>