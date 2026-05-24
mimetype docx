--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -118,334 +118,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t>
+                <w:t xml:space="preserve">A Survey on the Use of Agent-Based Modeling and Simulation for the Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millian Poquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3769070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747713v3</w:t>
+                <w:t xml:space="preserve">hal-05271993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on the Use of Agent-Based Modeling and Simulation for the Vehicle Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling with lightweight predictions in power-constrained HPC platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krzysztof Rzadca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3769070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2025.3586723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271993v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative vs. non-cooperative marketplace for computing jobs to be run on geo-distributed data centers only supplied by renewable energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Deutsch-Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bu Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -652,51 +652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.45629-45642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -743,64 +743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective and Cooperative Power Planning for Datacenter With On-Site Renewable Energy Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -886,51 +886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -994,51 +994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined IT and Power Supply Infrastructure Sizing for Standalone Green Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,51 +1128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Mobility-aware Strategies for IoT Services Placement in the Fog under Energy and QoS Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,64 +1258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Thuyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.103209-103230. </w:t>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MILP formulations for spatio-temporal thermal-aware scheduling in Cloud and HPC datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,64 +1630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green IT scheduling for data center powered with renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,51 +1734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal thermal-aware scheduling for homogeneous high-performance computing datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,321 +1953,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-management of machine-to-machine communications: a multi-models approach</w:t>
+                <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Gharbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Luigi Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), pp.685-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-014-0433-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228274v1</w:t>
+                <w:t xml:space="preserve">hal-01057731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domain</w:t>
+                <w:t xml:space="preserve">Self-management of machine-to-machine communications: a multi-models approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalil Drira</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3-4), pp.288-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057731v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient, Thermal-Aware Modeling and Simulation of Datacenters: The CoolEmAll Approach and Evaluation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Fontoura Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Oleksiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,90 +2357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big, Medium, Little: Reaching Energy Proportionality with Heterogeneous Computing Scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (3), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2487,77 +2487,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient and thermal-aware resource management for heterogeneous datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 4 (n° 4), pp. 292-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,64 +2630,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 36, pp. 287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,90 +3017,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-weight prediction for improving energy consumption in HPC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,64 +3160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating and Analyzing Crowdsourcing Impacts in Flooding Management: a geo-spatial agent-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihab Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Advanced Information Systems Engineering (CAiSE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain. pp.107-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.10707-10720, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3368,64 +3368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEASY: Making EASY backfilling renewable-only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3485,51 +3485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Interoperability and Inferring Evacuation Priorities in Flood Disaster Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bu Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Knowledge Engineering and Ontology Development (KEOD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.43-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3825,771 +3825,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Power Decisions in Data Center Powered by Renewable Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixing Offline and Online Electrical Decisions in Data Centers Powered by Renewable Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; Inria Bordeaux - Sud-Ouest; Université de Bordeaux; Bordeaux INP, Nov 2022, Bordeaux, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">48th Annual Conference of the IEEE Industrial Electronics Society (IECON 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industrial Electronics Society (IES), Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD55451.2022.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841725v1</w:t>
+                <w:t xml:space="preserve">hal-03841611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Offline and Online Electrical Decisions in Data Centers Powered by Renewable Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Heuristics to Manage a Data Center Under Power Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the IEEE Industrial Electronics Society (IECON 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Industrial Electronics Society (IES), Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
+              <w:t xml:space="preserve">13th International Green and Sustainable Computing Conference (IGSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pullman, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGSC55832.2022.9969362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841611v1</w:t>
+                <w:t xml:space="preserve">hal-03841713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Heuristics to Manage a Data Center Under Power Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyzing Power Decisions in Data Center Powered by Renewable Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Green and Sustainable Computing Conference (IGSC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pullman, United States. </w:t>
+              <w:t xml:space="preserve">34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; Inria Bordeaux - Sud-Ouest; Université de Bordeaux; Bordeaux INP, Nov 2022, Bordeaux, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGSC55832.2022.9969362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD55451.2022.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841713v1</w:t>
+                <w:t xml:space="preserve">hal-03841725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for optimization tools in agent-based models: a GAMA model for flood crisis management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Re-optimization approach for the Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victim's Relief Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Richa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724849v1</w:t>
+                <w:t xml:space="preserve">hal-03596161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Re-optimization approach for the Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victim's Relief Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupling agent-based simulation with optimization to enhance population sheltering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">19th Information Systems for Crisis Response and Management Conference (ISCRAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National School of Engineers of Tarbes, France; ISCRAM Organisation, May 2022, Tarbes, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596161v1</w:t>
+                <w:t xml:space="preserve">hal-03633634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling agent-based simulation with optimization to enhance population sheltering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victims Relief Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Information Systems for Crisis Response and Management Conference (ISCRAM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National School of Engineers of Tarbes, France; ISCRAM Organisation, May 2022, Tarbes, France. à paraître</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM Organisation; ENIT : Ecole nationale d’ingénieurs de Tarbes, May 2022, Tarbes, France. pp.68-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633634v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Capacitated Vehicle Routing Problem for Flash Flood Victims Relief Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The need for optimization tools in agent-based models: a GAMA model for flood crisis management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Laatabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Richa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCRAM Organisation; ENIT : Ecole nationale d’ingénieurs de Tarbes, May 2022, Tarbes, France. pp.68-86</w:t>
+              <w:t xml:space="preserve">2nd conference GAMA Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940502v1</w:t>
+                <w:t xml:space="preserve">hal-03724849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology and a reasoning approach for Evacuation in Flood Disaster Response</w:t>
               </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bu Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4683,64 +4683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Heuristics for Power Constraints in Data Centers Powered by Renewable Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fontana de Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,51 +4791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal Scaling in Cloud Using Contextual Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information and Communication Technologies for Disaster Management (ICT-DM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Support for Energy and QoS aware IoT Services Placement in the Fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 31st International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Campo Grande, Brazil. pp.136-143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5272,51 +5272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Particle Swarm Optimization approach for Energy-efficient IoT services placement over Fog infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanissia Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2019, Bucharest, Romania. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5506,90 +5506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Flooding: Crisis Management Through Two Temporal Loops.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ), Mar 2018, Salamanca, Spain. pp.127-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5725,407 +5725,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IT Optimization for Datacenters Under Renewable Power Constraint</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Correctness by construction and style preserving reconfigurations of system of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Drira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Parallel Processing (Euro-Par 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.339-351</w:t>
+              <w:t xml:space="preserve">SAC 2018: The 33th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1680-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305348v1</w:t>
+                <w:t xml:space="preserve">hal-02652140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctness by construction and style preserving reconfigurations of system of systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018: The 33th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1680-1686</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652140v1</w:t>
+                <w:t xml:space="preserve">hal-01809188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation multiobjectif de profils de puissance de centre de données alimenté par énergies renouvelables sur site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IT Optimization for Datacenters Under Renewable Power Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Parallel Processing (Euro-Par 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.339-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809188v1</w:t>
+                <w:t xml:space="preserve">hal-02305348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques d'ordonnancement pour les centres de données alimentés par énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Sayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host management policy for energy efficient dynamic allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Borgetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,90 +6271,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6401,90 +6401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6531,90 +6531,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6661,64 +6661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Energy Sources Scheduling in Green Powered Datacenters: A Cloudsim Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enida Sheme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6808,51 +6808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Soveja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6888,278 +6888,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094431v1</w:t>
+                <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199917v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Graph Rewriting Systems for Complex Software Domains (SoSyM Abstract)</w:t>
               </w:r>
@@ -7171,77 +7171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,317 +7260,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666046v1</w:t>
+                <w:t xml:space="preserve">hal-01075819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Scheduling for Heterogeneous Server Systems with Machine Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.334-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2014.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075819v1</w:t>
+                <w:t xml:space="preserve">hal-03666046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy Efficient Approach to Virtual Machines Management in Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Borgetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Cloud Networking (CloudNet 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg. pp. 229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7746,51 +7746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7867,64 +7867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7952,261 +7952,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based formalism for Machine-to-Machine self-managed communications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Three Step Blind Approach for Improving HPC Systems' Energy Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2013 IEEE 22nd International Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.74-79, </w:t>
+              <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.168-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2013.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789347v2</w:t>
+                <w:t xml:space="preserve">hal-00925302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three Step Blind Approach for Improving HPC Systems' Energy Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Graph-based formalism for Machine-to-Machine self-managed communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.168-181, </w:t>
+              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2013 IEEE 22nd International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.74-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2013.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925302v1</w:t>
+                <w:t xml:space="preserve">hal-00789347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la reconfiguration dynamique des architectures logicielles par les grammaires de graphe</w:t>
               </w:r>
@@ -8218,77 +8218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Architectures Logicielles (CAL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8352,64 +8352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8482,64 +8482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8612,64 +8612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8824,51 +8824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance the grid accessibility for non-expert users using autonomic computing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending TUNe for autonomous management of QoS at application and network levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9456,77 +9456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rostirolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. , 2018</w:t>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement of Distributed Machine Learning Services for AI- and Smart Grid-Enabled IoT Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rodez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,64 +10273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Bouassida Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10481,51 +10481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de services d'intelligence artificielle distribués sur une architecture IoT fog sous des contraintes de qualité de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rodez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10569,64 +10569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuttleBench: A benchmarking tool for comparing programming languages' performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Courtines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse 3 Paul Sabatier. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10644,51 +10644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Flash Floods Management Using Temporal Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10779,77 +10779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctness by Construction and Style Preserving Reconfigurations of Distributed Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Drira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10899,51 +10899,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de ressources pour des services déportés sur des grappes d'ordinateurs avec qualité de service garantie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. INSA de Toulouse, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11002,51 +11002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources pour des infrastructures vertes par la reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paul Sabatier, Toulouse 3, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11233,51 +11233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laatabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3170446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-019-02931-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34560-9_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD59825.2023.00015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD55451.2022.00041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968999" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC55832.2022.9969362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03633634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9033000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2019.00032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905618" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886547v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.231" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laatabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747713v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fontana de Nardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3586723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atom Deutsch-Filippi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05300-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bu Daher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huygue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649223500429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3170446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3210523" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rostirolla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuyen Thi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile P&#233;ra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2020.100505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanissia Djemai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2020-0024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941028v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Baudic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-019-02931-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Borgetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Chakode" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9342-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Drira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-014-0433-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fontoura Cupertino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Oleksiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pia Tek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.08.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011010104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566184v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34560-9_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04206083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD59825.2023.00015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34207-3_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011511200003335" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGSC55832.2022.9969362" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD55451.2022.00041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03633634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9033000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM50211.2020.9238236" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2019.00032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2019.00020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905618" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sayah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886547v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj16.231" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809188v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enida Sheme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Frasheri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Grieco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666046v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson A. Higashino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Capretz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatriz F. de Toledo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817915v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Bouassida Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gu&#233;rout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00656943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.58" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1552315.1552320" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miegemolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_33" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F6C0JJB4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163289v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Maio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC024E_ch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rodez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05240812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Courtines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>