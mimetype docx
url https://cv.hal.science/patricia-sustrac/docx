--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -199,3585 +199,3585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eloge de la rareté, l'exemplaire enluminé de La Côte de Daniel Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.272-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aryanisation » et spoliation des biens de la famille Jacob à Quimper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie [enfance bretonne]. Texte inédit écrit pour Paul Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu] Max Jacob, Chroniques des temps héroïques illustrations de Pablo Picasso, Fonfroide-le-Haut : Fata Morgana, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.751-753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob, La Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je voudrais te parler de la puissance de la terre […] Recherche la terre et apporte-lui ton ciel ». Lettres inédites de Max Jacob à Georges Desse et à ses parents (1926-1942) suivies de poèmes inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.393-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber amicorum (La Côte, Le Terrain Bouchaballe, La Couronne de Vulcain, Matorel en province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.669-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conférences de Max Jacob à Brest et Morlaix. « L’art et l’art moderne ». Étude suivie du manuscrit inédit de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.219-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Album breton : Inventaire scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.353-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Côte: états et enjeux d'une farce très sérieuse de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le grand sympathique c’est vous ». Lettres inédites de Max Jacob à Élie Brilleaud (1939-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne, “le roman-idylleˮ de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'étude de l'Album breton&amp;quot; suivie de &amp;quot;L’Album breton de Max Jacob, première partie : contexte et enjeux d’une commande d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Max Jacob et la Bretagne, 1 (21-22), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aimons-nous en vrai » Max Jacob et Louis Guilloux, lettres inédites (1926-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.431-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je remercie Dieu... de t’avoir rencontré rue Laënnec » Lettres inédites de Max Jacob à Jacques Mourlet (1939-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.495-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apprenez le tact si vous ne l’avez pas naturellement » Lettres inédites de Max Jacob à Roland de Coatgoureden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.465-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Album breton de Max Jacob. II. Enquête sur l'Album breton : de la « fantaisie » à l’autobiographie symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.323-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et l'Académie Mallarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">je t'embrasse, sensible et donc fidèle...&amp;quot; lettres inédites de Max Jacob à Louis Salou (1928-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.366-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et les arts de la scène, Liber amicorum suivi de trois lettres inédites de Charles Trenet et Johnny Hess à Max Jacob (1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.390-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob fidèle à Guillaume Apollinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre des vôtres est une bénédiction véritable...&amp;quot; lettres inédites de Max Jacob au vicomte et à la vicomtesse de Noailles (1929-1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boudin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et les arts de la scène : orientations bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LES CAHIERS MAX JACOB, 19-20, pp.437-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agréez, Monsieur et cher collaborateur, l'assurance de ma considération très distinguée&amp;quot; Lettres à Roland-Manuel, (1918-1929).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.32-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et les arts de la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.10-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cher Burgrave&amp;quot;, correspondance croisée Max Jacob-Saint-Pol-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugan Mikaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.63-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une composition fautive à un hommage posthume aux poètes assassinés, Max Jacob et Robert Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incognita (Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Robert Desnos, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie du poème en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Centenaire du Cornet à dés, 17/18 (17/18)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève histoire d'un recueil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.135-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'époque d'André Gide est une grande époque littéraire...&amp;quot; Lettre inédites à André Gide (1923-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de la rareté&amp;quot; -- Le Cornet à dés enluminé pour Paul Bonet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Dickow</w:t>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.483-494. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber amicorum du Cornet à dés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.119-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.313-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob, Antoine Olgati : des documents inestimables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Paulhan et ses environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob-Maurice Sachs ou l'impossible ivresse de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob- Jules Supervielle, correspondance croisée 1922-1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Max Jacob et la Bretagne, 1 (21-22), pp.299-321. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Epistolat de Max Jacob: état présent et enjeux d'une correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.253-270. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 13-14, pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d'amour et d'amitié. Max Jacob ou la passion d'aimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.101-117. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 13-14, pp.117-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la correspondance de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.751-753</w:t>
+              <w:t xml:space="preserve">, 2014, 13-14, pp.311-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Max Jacob à Jules Supervielle (1922-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.81-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob à Saint-Benoît-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance de Fleury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impossibles sociabilités juives de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean-Richard Bloch (Etudes Jean Richard Bloch)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois correspondances &amp;quot; à l'oeuvre &amp;quot; : lettres inédites de Max Jacob à René Lacôte, Roger Lannes et Max-Pol Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.393-429. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RENÉ VILLARD, BIOGRAPHE DE MAX JACOB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.219-252. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MORT DE MAX JACOB : RÉALITÉ ET REPRÉSENTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.669-686. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 9, pp.103-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Françoise Nicol</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etapes des persécutions contre Max Jacob et sa famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.353-373. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 9, pp.119-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...2587 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LETTRES DE MAX JACOB A ROBERT ZUNZ CORRESPONDANCE INEDITE 1939-1944.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Les Maisons d'écrivain, 109è année (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3834,51 +3834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Alexandrines, 2014, Sur les pas des écrivains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,51 +3903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balade en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Éditions Alexandrines, 2012, Sur les pas des écrivains, 978-2-912319-80-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4004,77 +4004,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Dickow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE LOUIS GUILLOUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4189,51 +4189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325F8530"/>
+    <w:nsid w:val="77182962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4420,51 +4420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sustrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9435-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056857861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sustrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dickow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1560" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nicol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1574" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1582" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1580" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pontier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudin-Lestienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1385" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1363" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1361" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1382" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fischbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sustrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9435-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056857861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pontier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sustrac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nicol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1574" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dickow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1382" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudin-Lestienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1385" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fischbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>