--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -519,3304 +519,3304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Je voudrais te parler de la puissance de la terre […] Recherche la terre et apporte-lui ton ciel ». Lettres inédites de Max Jacob à Georges Desse et à ses parents (1926-1942) suivies de poèmes inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.393-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Max Jacob, La Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21-22, pp.81-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/maxja.2021.1558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber amicorum (La Côte, Le Terrain Bouchaballe, La Couronne de Vulcain, Matorel en province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.669-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conférences de Max Jacob à Brest et Morlaix. « L’art et l’art moderne ». Étude suivie du manuscrit inédit de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.219-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Album breton : Inventaire scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.393-429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1578⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.353-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Côte: états et enjeux d'une farce très sérieuse de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.669-686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1588⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le grand sympathique c’est vous ». Lettres inédites de Max Jacob à Élie Brilleaud (1939-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.219-252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1566⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Album breton : Inventaire scientifique</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne, “le roman-idylleˮ de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'étude de l'Album breton&amp;quot; suivie de &amp;quot;L’Album breton de Max Jacob, première partie : contexte et enjeux d’une commande d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Max Jacob et la Bretagne, 1 (21-22), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aimons-nous en vrai » Max Jacob et Louis Guilloux, lettres inédites (1926-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.431-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je remercie Dieu... de t’avoir rencontré rue Laënnec » Lettres inédites de Max Jacob à Jacques Mourlet (1939-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.495-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apprenez le tact si vous ne l’avez pas naturellement » Lettres inédites de Max Jacob à Roland de Coatgoureden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dickow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.465-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Album breton de Max Jacob. II. Enquête sur l'Album breton : de la « fantaisie » à l’autobiographie symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nicol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.353-373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1574⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21-22, pp.323-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Côte: états et enjeux d'une farce très sérieuse de Max Jacob</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et l'Académie Mallarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">je t'embrasse, sensible et donc fidèle...&amp;quot; lettres inédites de Max Jacob à Louis Salou (1928-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.366-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et les arts de la scène, Liber amicorum suivi de trois lettres inédites de Charles Trenet et Johnny Hess à Max Jacob (1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.390-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob fidèle à Guillaume Apollinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre des vôtres est une bénédiction véritable...&amp;quot; lettres inédites de Max Jacob au vicomte et à la vicomtesse de Noailles (1929-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Dickow</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boudin-Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.139-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/maxja.2021.1562⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et les arts de la scène : orientations bibliographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LES CAHIERS MAX JACOB, 19-20, pp.437-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agréez, Monsieur et cher collaborateur, l'assurance de ma considération très distinguée&amp;quot; Lettres à Roland-Manuel, (1918-1929).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.32-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob et les arts de la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19-20, pp.10-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cher Burgrave&amp;quot;, correspondance croisée Max Jacob-Saint-Pol-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugan Mikaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Dickow</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.483-494. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.63-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Bretagne, “le roman-idylleˮ de Max Jacob</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une composition fautive à un hommage posthume aux poètes assassinés, Max Jacob et Robert Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incognita (Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Robert Desnos, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie du poème en prose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.119-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Centenaire du Cornet à dés, 17/18 (17/18)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction à l'étude de l'Album breton&amp;quot; suivie de &amp;quot;L’Album breton de Max Jacob, première partie : contexte et enjeux d’une commande d’exception</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève histoire d'un recueil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Max Jacob et la Bretagne, 1 (21-22), pp.299-321. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.135-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'époque d'André Gide est une grande époque littéraire...&amp;quot; Lettre inédites à André Gide (1923-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Dickow</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.431-464. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de la rareté&amp;quot; -- Le Cornet à dés enluminé pour Paul Bonet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Dickow</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.495-623. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber amicorum du Cornet à dés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17-18, pp.313-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob, Antoine Olgati : des documents inestimables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Paulhan et ses environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob-Maurice Sachs ou l'impossible ivresse de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob- Jules Supervielle, correspondance croisée 1922-1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Dickow</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.465-481. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Nicol</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Epistolat de Max Jacob: état présent et enjeux d'une correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13-14, pp.15-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d'amour et d'amitié. Max Jacob ou la passion d'aimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13-14, pp.117-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la correspondance de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21-22, pp.323-352. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 13-14, pp.311-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Max Jacob à Jules Supervielle (1922-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">je t'embrasse, sensible et donc fidèle...&amp;quot; lettres inédites de Max Jacob à Louis Salou (1928-1937)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Jacob à Saint-Benoît-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance de Fleury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impossibles sociabilités juives de Max Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean-Richard Bloch (Etudes Jean Richard Bloch)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois correspondances &amp;quot; à l'oeuvre &amp;quot; : lettres inédites de Max Jacob à René Lacôte, Roger Lannes et Max-Pol Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19-20, pp.366-388. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Max Jacob et les arts de la scène, Liber amicorum suivi de trois lettres inédites de Charles Trenet et Johnny Hess à Max Jacob (1934)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RENÉ VILLARD, BIOGRAPHE DE MAX JACOB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19-20, pp.390-435. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Max Jacob fidèle à Guillaume Apollinaire</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MORT DE MAX JACOB : RÉALITÉ ET REPRÉSENTATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20-21</w:t>
+              <w:t xml:space="preserve">, 2009, 9, pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mare</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LETTRES DE MAX JACOB A ROBERT ZUNZ CORRESPONDANCE INEDITE 1939-1944.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les Maisons d'écrivain, 109è année (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etapes des persécutions contre Max Jacob et sa famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sustrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19-20, pp.131-148. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 9, pp.119-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...1691 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806613v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01813788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4189,51 +4189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77182962"/>
+    <w:nsid w:val="4B5F162A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4420,51 +4420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sustrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9435-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056857861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pontier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sustrac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nicol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1574" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dickow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1382" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudin-Lestienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1385" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fischbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sustrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9435-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056857861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pontier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sustrac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1578" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1558" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nicol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1574" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dickow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1581" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1582" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2021.1573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1382" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudin-Lestienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1385" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugan Mika&#235;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01699299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fischbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Jacob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>