--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3557,165 +3557,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les sociologues voulaient construire une science de la littérature. Contribution à une histoire des relations entre sociologie et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 89-101, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quand les sociologues voulaient construire une science de la littérature. Contribution à une histoire des relations entre sociologie et littérature », ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'harmattan,, pp.89-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286582v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inscription scientifique et mise en norme des savoirs dans le texte sociologique de l'après-guerre »,</w:t>
               </w:r>
@@ -3902,50 +3902,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le système local&amp;quot; (Chap. IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Grossetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1870-1939 : le tournant scientifique&amp;quot; (Chap.II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3971,156 +4070,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903945v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-00283858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant 1870 : le règne du droit&amp;quot; (Chap.I)</w:t>
               </w:r>
@@ -4948,51 +4948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EA32562"/>
+    <w:nsid w:val="BD801730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5179,51 +5179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7710-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084317728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koleva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01708413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7710-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084317728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koleva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01708413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>