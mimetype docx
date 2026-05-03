--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1294,1793 +1294,1931 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Berthelot : Durkheim et l’histoire de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des associations de sociologie dans l’environnement de travail des sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le VIIe congrès de l'Association Internationale de Sociologie (AIS) à Varna : une étape vers une sociologie mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetla Koleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Savoirs et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Circulation, intersection entre histoire et sociologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, Circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Georges Davy et la sociologie morale dans L’Année Sociologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ledrut, sociologue bâtisseur, ou les frontières de la sociologie en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur Durkheim... Pour une sociologie des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à jean-Michel Berthelot.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">68 et la sociologie : une reconfiguration institutionnelle et paradigmatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mai-68, creuset pour les sciences de l'homme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction, circulation et internationalisation des savoirs à travers l'histoire des échanges sociologiques entre la France et la Bulgarie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetla Koleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les échanges sociologiques entre la France et les États-Unis dans les années 50 : de l'initiation à la redéfinition de la sociologie française »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'initiation à la redéfinition de la sociologie française.Conférence donnée à l'Institut de Sociologie de Sofia, Bulgarie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Sofia, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges sociologiques entre la France et les États-Unis dans les années 1950 : de l'initiation à la redéfinition de la sociologie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence donnée à l'Institut de Sociologie de Sofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Sofia, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Berthelot et le développement de la sociologie à Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Michel Berthelot, itinéraires d'un philosophe en sociologie (1945-2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les voyages d'étude aux États-unis dans les années 1950 : de l'initiation à la redéfinition de la sociologie française. »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au colloque « Voyages transatlantiques »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Content of the CDS Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Woelfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASP Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Massachusetts, United States. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Retour sur Durkheim...pour une sociologie des savoirs »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à la journée d'étude en hommage à Jean-Michel Berthelot, Actes mis en ligne sur http://w3.cers.univ-tlse2.fr/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages d'études au États-Unis dans les années 1950 : de l'initiation à la redéfinition de la sociologie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« When French sociologists wanted to build a science of literature »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Network for Research on the History of the Social Sciences and Statistical Institutions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When French sociologists wanted to build a science of literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network for research on the history of the social sciences and statistical institutions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littérature : un objet d'étude pour la sociologie ? Contribution à une histoire des relations entre sociologie et littérature »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Colloque « Sociologie des Arts, Sociologie des Sciences » organisé dans le cadre des Rencontres Internationales de Sociologie de l'Art (GDR CNRS OPuS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mise en normes des savoirs sociologiques »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XVIIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les (auto)biographies dans l'interprétation de la sociologie française de la seconde moitié du XXe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XVIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La recherche sociologique en France après 1945 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XVIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sociologie québécoise au carrefour des influences. Pistes de recherche pour une sociologie de la réception scientifique »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au colloque La sociologie et la société en Bulgarie et au Québec (Canada) : une parenté méconnue ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Sofia, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mathematics in Post-War French Sociology »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Network for Research on the History of the Social Sciences and Statistical Institutions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Structures et réseaux de sociabilité dans la sociologie française de l'après-guerre (1946-1968) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XIVe Congrès mondial de sociologie de l'Association Internationale de Sociologie (AIS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Montréal,, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La production de la connaissance sociologique à travers l'histoire du Centre d'Études Sociologiques »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XVe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Évora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3090,91 +3228,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie en toutes lettres. L'histoire de la discipline à travers les correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi, 284 p., 2020, Socio-logiques, 978-2-8107-0622-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3184,761 +3322,761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattei Dogan, pionnier de la recherche de la sociologie politique au Centre d’Études Sociologiques (1954-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Hoffmann-Martinot; Silvia Marton; Hinnerk Bruhns; Anca Oroveanu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mattei Dogan. Pionnier de la recherche comparative internationale en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2022, Savoirs, 9782304053357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AISLF et les sociologues francophones d’Afrique : une histoire en trois temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihai Dinu Gheorghiu; Simona Corlan-Ioan; Abel Kouvouama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires des élites africaines dans le monde. Réseaux et transferts entre diasporas et « petites sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison d’édition de l’Université Alexandru Ioan Cuza Iasi, pp.59-80, 2021, 978-606-714-674-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai 68 et la sociologie à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frère Bruno; Fontaine Sébastien; Italiano Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai 68 et les sciences sociales : la lutte continue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Liège, pp.59-80, 2020, 978-2-87562-227-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les coulisses de &amp;quot;l'imaginaire social&amp;quot; : les correspondances de l'AISLF sous la présidence de Raymond Ledrut (1978-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Vannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie en toutes lettres. L'histoire de la discipline à travers les correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, 2020, Socio-logiques, 978-2-8107-0622-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gurvitch, un hyperactif de retour des Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suzie Guth; Roland Pfefferkorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strasbourg, creuset des sociologies allemandes et françaises. Max Weber, Georg Simmel, Maurice Halbwachs, Georges Gurvitch..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.207-224, 2019, Logiques sociales, 978-2-343-17198-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand les sociologues voulaient construire une science de la littérature. Contribution à une histoire des relations entre sociologie et littérature », ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, L'harmattan,, pp.89-101, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les sociologues voulaient construire une science de la littérature. Contribution à une histoire des relations entre sociologie et littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 89-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inscription scientifique et mise en norme des savoirs dans le texte sociologique de l'après-guerre »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du texte scientifique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, PUF, pp.225-250, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Autobiographies by French sociologists after World War II : their impact on the interpretation of the history of French sociology »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mirrors and Windows - Essays in the history of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Torun : Nicholas Copernicus Universty Press,, pp.249-259., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pierre Naville : de l'écriture automatique à l'écriture de l'automation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Naville : la passion de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, Coll. Socio-logiques, pp. 19-31, pp.19-31, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système local&amp;quot; (Chap. IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3971,73 +4109,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1870-1939 : le tournant scientifique&amp;quot; (Chap.II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4070,73 +4208,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant 1870 : le règne du droit&amp;quot; (Chap.I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4169,73 +4307,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Chapitre 1) « Avant 1870 : le règne du Droit », (Chapitre 2) « 1870-1939 : le tournant scientifique » ? (Chapitre 3) « 1945-1992 : essor des sciences appliquées et décentralisations » et (Chapitre 4), « Le système local d'enseignement supérieur et de recherche aujourd'hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4264,73 +4402,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et Territoire – un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, Série « Villes et Territoires », pp.13-133, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1945-1992 : essor des sciences appliquées et décentralisation&amp;quot; (Chap. III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4363,51 +4501,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4417,113 +4555,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception et l'influence de la sociologie française au Québec dans les années 1950 et 1960,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales&amp;quot;, Grossetti (éd.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4545,73 +4683,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales, Rapport final dans le cadre du programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4633,73 +4771,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées - Généalogie d'un système local d'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4721,166 +4859,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées : états des lieux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4948,51 +5086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD801730"/>
+    <w:nsid w:val="64DA9FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5179,51 +5317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7710-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084317728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koleva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01708413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7710-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084317728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koleva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01708413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>