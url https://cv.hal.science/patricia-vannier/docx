--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1824,178 +1824,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction, circulation et internationalisation des savoirs à travers l'histoire des échanges sociologiques entre la France et la Bulgarie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetla Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">68 et la sociologie : une reconfiguration institutionnelle et paradigmatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai-68, creuset pour les sciences de l'homme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476296v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les échanges sociologiques entre la France et les États-Unis dans les années 50 : de l'initiation à la redéfinition de la sociologie française »,</w:t>
               </w:r>
@@ -2514,165 +2514,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When French sociologists wanted to build a science of literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network for research on the history of the social sciences and statistical institutions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00486669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« When French sociologists wanted to build a science of literature »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Network for Research on the History of the Social Sciences and Statistical Institutions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00486669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littérature : un objet d'étude pour la sociologie ? Contribution à une histoire des relations entre sociologie et littérature »,</w:t>
               </w:r>
@@ -2790,165 +2790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les (auto)biographies dans l'interprétation de la sociologie française de la seconde moitié du XXe siècle »,</w:t>
+                <w:t xml:space="preserve">« La recherche sociologique en France après 1945 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XVIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286048v1</w:t>
+                <w:t xml:space="preserve">hal-00286047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La recherche sociologique en France après 1945 »,</w:t>
+                <w:t xml:space="preserve">« Les (auto)biographies dans l'interprétation de la sociologie française de la seconde moitié du XXe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XVIe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286047v1</w:t>
+                <w:t xml:space="preserve">hal-00286048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sociologie québécoise au carrefour des influences. Pistes de recherche pour une sociologie de la réception scientifique »,</w:t>
               </w:r>
@@ -3695,165 +3695,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les sociologues voulaient construire une science de la littérature. Contribution à une histoire des relations entre sociologie et littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 89-101, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quand les sociologues voulaient construire une science de la littérature. Contribution à une histoire des relations entre sociologie et littérature », ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'harmattan,, pp.89-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286582v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inscription scientifique et mise en norme des savoirs dans le texte sociologique de l'après-guerre »,</w:t>
               </w:r>
@@ -4040,50 +4040,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Chapitre 1) « Avant 1870 : le règne du Droit », (Chapitre 2) « 1870-1939 : le tournant scientifique » ? (Chapitre 3) « 1945-1992 : essor des sciences appliquées et décentralisations » et (Chapitre 4), « Le système local d'enseignement supérieur et de recherche aujourd'hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université et Territoire – un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, Série « Villes et Territoires », pp.13-133, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-1992 : essor des sciences appliquées et décentralisation&amp;quot; (Chap. III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Grossetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système local&amp;quot; (Chap. IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4109,73 +4303,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1870-1939 : le tournant scientifique&amp;quot; (Chap.II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4208,73 +4402,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant 1870 : le règne du droit&amp;quot; (Chap.I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4307,251 +4501,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283855v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-04903967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4625,50 +4625,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées - Généalogie d'un système local d'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales&amp;quot;, Grossetti (éd.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4683,73 +4771,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales, Rapport final dans le cadre du programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4771,145 +4859,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286588v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00194946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées : états des lieux,</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64DA9FC0"/>
+    <w:nsid w:val="CC8A9CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5317,51 +5317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7710-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084317728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koleva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01708413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7710-3460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084317728" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04419459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.191.0181" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.006.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koleva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01708413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woelfel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>