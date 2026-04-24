--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -680,261 +680,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical Transformations in Granitoids during Heating at Fire-Related Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+                <w:t xml:space="preserve">Infrared thermography for the investigation of physical–chemical properties and thermal durability of Tunisian limestone rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benavente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Gomez-Heras</w:t>
+                <w:t xml:space="preserve">M. Ben M'Barek Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12010188⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 339, pp.127470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509678v1</w:t>
+                <w:t xml:space="preserve">hal-03658245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography for the investigation of physical–chemical properties and thermal durability of Tunisian limestone rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+                <w:t xml:space="preserve">Mineralogical Transformations in Granitoids during Heating at Fire-Related Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben M'Barek Jemai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Miguel Gomez-Heras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 339, pp.127470. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12010188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658245v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering detection of granite from three asynchronous historical quarries of Sabrosa municipally (North Portugal)</w:t>
               </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,291 +1148,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the calendering processability of Li(Ni0.33Mn0.33Co0.33)O2-based cathodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use of Infrared Thermography on the Measurement of Microstructural Changes of Reservoir Rocks Induced by Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Primo</w:t>
+                <w:t xml:space="preserve">Issra Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chouchane</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirlène Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229361⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11020559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114731v1</w:t>
+                <w:t xml:space="preserve">hal-03114708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Infrared Thermography on the Measurement of Microstructural Changes of Reservoir Rocks Induced by Temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">Understanding the calendering processability of Li(Ni0.33Mn0.33Co0.33)O2-based cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Primo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirlène Jean-Baptiste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.559. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 488, pp.229361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11020559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114708v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution of granitic stones exposed to different thermal regimes analysed by infrared thermography.</w:t>
               </w:r>
@@ -2265,545 +2265,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless environmental monitoring coupled to NDT for decay risk analysis (at St. Joseph Chapel in Reims, France)</w:t>
+                <w:t xml:space="preserve">Weathering assessment under X-ray tomography of building stones exposed to acid atmospheres at current pollution rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Inmaculada Martínez-Garrido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+                <w:t xml:space="preserve">Tim de Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Cnudde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 272, pp.102-113. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.187-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804453v1</w:t>
+                <w:t xml:space="preserve">hal-02973938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate and temperature on the crystallization of KNO3 droplets studied by infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and porosity study of original and restoration materials included in a coastal historical construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Morillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Maguregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Marcaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F.O. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40645-018-0229-y⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.384-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977867v1</w:t>
+                <w:t xml:space="preserve">hal-02978566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and porosity study of original and restoration materials included in a coastal historical construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Morillas</w:t>
+                <w:t xml:space="preserve">Wireless environmental monitoring coupled to NDT for decay risk analysis (at St. Joseph Chapel in Reims, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inmaculada Martínez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luis F.O. Silva</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.168⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978566v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering assessment under X-ray tomography of building stones exposed to acid atmospheres at current pollution rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of substrate and temperature on the crystallization of KNO3 droplets studied by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veerle Cnudde</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.120⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-018-0229-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02973938v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the capillary fringe on the dilatation of a low porosity limestone submitted to unidirectional freezing</w:t>
               </w:r>
@@ -3445,425 +3445,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Na2SO4 concentration and thermal response of reconstituted stone in the laboratory and on site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of surface finish and composition on the deterioration of building stones exposed to acid atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-016-5388-9⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.392 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979178v1</w:t>
+                <w:t xml:space="preserve">hal-01753443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of surface properties of ornamental granitoids exposed to high temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+                <w:t xml:space="preserve">Relationship between Na2SO4 concentration and thermal response of reconstituted stone in the laboratory and on site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Navarro</w:t>
+                <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.263 - 275. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-016-5388-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753453v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface finish and composition on the deterioration of building stones exposed to acid atmospheres</w:t>
+                <w:t xml:space="preserve">Evolution of surface properties of ornamental granitoids exposed to high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Carrizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+                <w:t xml:space="preserve">Marta Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Alonso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 106, pp.392 - 403. </w:t>
+              <w:t xml:space="preserve">, 2016, 104, pp.263 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753443v1</w:t>
+                <w:t xml:space="preserve">hal-01753453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between petrophysical properties, durability and use of two limestones of the Paris region</w:t>
               </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4984,280 +4984,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooling Rate Index as a non-destructive tool for the forecasting of variable limestone rocks properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning to Model the Risk of Alteration of Historical Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Ben M'Barek-Jemaï</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geosciences Union Meeting - JPGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renault, É., Boumerdassi, S., Mühlethaler, P., Nov 2023, Paris, France. pp.218-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59933-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805219v1</w:t>
+                <w:t xml:space="preserve">hal-05577550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of classic aging and realistic tests: study of the compatibility between limestones and restoration mortar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+                <w:t xml:space="preserve">The cooling Rate Index as a non-destructive tool for the forecasting of variable limestone rocks properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Ben M'Barek-Jemaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, e-colloque, Japan</w:t>
+              <w:t xml:space="preserve">Japan Geosciences Union Meeting - JPGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272421v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilatation behavior of building stones repaired with a restoration mortar</w:t>
+                <w:t xml:space="preserve">Comparison of classic aging and realistic tests: study of the compatibility between limestones and restoration mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
@@ -5271,118 +5284,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STONE 2020. Monument Future: Decay and Conservation of Stone.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, e-colloque, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272424v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-climatic monitoring to optimize ageing test methodology: application on the Saint-Remi Basilica (Rheims, France)</w:t>
+                <w:t xml:space="preserve">Dilatation behavior of building stones repaired with a restoration mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
@@ -5392,1883 +5401,2008 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Menningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">STONE 2020. Monument Future: Decay and Conservation of Stone.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944590v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des variations micro-environnementales sur les matériaux de la Basilique Saint-Remi.</w:t>
+                <w:t xml:space="preserve">Micro-climatic monitoring to optimize ageing test methodology: application on the Saint-Remi Basilica (Rheims, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973910v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de la craie sous la circulation de fluides à températures contrastées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">Effets des variations micro-environnementales sur les matériaux de la Basilique Saint-Remi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961698v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of building stones contaminated with salts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norman Lelarge</w:t>
+                <w:t xml:space="preserve">Comportement de la craie sous la circulation de fluides à températures contrastées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JpGU-AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981639v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography and contact angle as a tool to assess potassium nitrate crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sartor</w:t>
+                <w:t xml:space="preserve">Thermal response of building stones contaminated with salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bodnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981572v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive Techniques coupled to environmental monitoring to assess the decay of building stones in urban area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+                <w:t xml:space="preserve">Infrared thermography and contact angle as a tool to assess potassium nitrate crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JpGU-AGU Joint Meeting</w:t>
+              <w:t xml:space="preserve">JpGU-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974872v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of NaCl located in mural painting by stimulated infrared thermography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vázquez</w:t>
+                <w:t xml:space="preserve">Non-Destructive Techniques coupled to environmental monitoring to assess the decay of building stones in urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tilliole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Quantitative InfraRed Thermography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JpGU-AGU Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chiba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560672v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mineralogy, petrology and porosity of limestone: influence of structure on durability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alloul</w:t>
+                <w:t xml:space="preserve">Detection of NaCl located in mural painting by stimulated infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Belhai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Detalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YOCUCU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gdansk, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2016.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986507v1</w:t>
+                <w:t xml:space="preserve">hal-03560672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of acid exposure on reconstitued stones studied by x-ray computed micro-tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+                <w:t xml:space="preserve">Evaluation of mineralogy, petrology and porosity of limestone: influence of structure on durability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelloul Belhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YOCUCU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976285v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of reinforced aluminium alloy matrix composites using thermal imaging tools.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Exarchos</w:t>
+                <w:t xml:space="preserve">The impact of acid exposure on reconstitued stones studied by x-ray computed micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ibarra−castanedo</w:t>
+                <w:t xml:space="preserve">T. de Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sfarra</w:t>
+                <w:t xml:space="preserve">V. Cnudde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics., InSPIE Commercial + Scientific Sensing and Imaging (pp.98610K-98610K). International Society for Optics and Thermosense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">YOCUCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986619v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las canteras de marés de la isla de Formentera (aleares). Primeros resultados</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Gonzáles-Villaescusa</w:t>
+                <w:t xml:space="preserve">Fracture behavior of reinforced aluminium alloy matrix composites using thermal imaging tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Avdelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boffil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">D. Exarchos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schörle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ibarra−castanedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Carrières antiques de la péninsule ibérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Madrid, España</w:t>
+              <w:t xml:space="preserve">Photonics., InSPIE Commercial + Scientific Sensing and Imaging (pp.98610K-98610K). International Society for Optics and Thermosense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975074v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined portable Non Destructive Techniques (NDT) in order to assess the decay of building stones in urban environment, the case study of St André Church (Reims, France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+                <w:t xml:space="preserve">Las canteras de marés de la isla de Formentera (aleares). Primeros resultados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Gonzáles-Villaescusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boffil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schörle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire "Carrières antiques de la péninsule ibérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949733v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography as a tool to assess salt crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined portable Non Destructive Techniques (NDT) in order to assess the decay of building stones in urban environment, the case study of St André Church (Reims, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561113v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of NaCl crystallisation using Infrared Thermography</w:t>
+                <w:t xml:space="preserve">Infrared thermography as a tool to assess salt crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWBSS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561138v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour of building stones submitted to salt solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of NaCl crystallisation using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWBSS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561121v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermal behaviour of building stones submitted to salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SWBSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Long-term and multi-scale monitoring with passive geophysical methods: principles and measurements at the Mont Terri Underground Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International meeting on Clays in Natural and Engineered Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00912489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7278,51 +7412,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing typical strains of a monument through aging tests to anticipate stone weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7364,87 +7498,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU - AGU Virtual Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of durability parameters of cultural heritage building stones using by integrated geomatic methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,73 +7619,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU - AGU Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled capillary water uptake and Infrared Thermography to assess crack evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7560,123 +7694,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirlene Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issra Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU - AGU Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the micro-climatic monitoring on the Saint-Remi Basilica (Rheims, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7718,303 +7852,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPGU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of the weathering agents of Saint-Remi Basilica (Rheims, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Huby</w:t>
+                <w:t xml:space="preserve">Comportement des roches sous sollicitations thermiques et circulations de fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2018 (JpGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945559v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des roches sous sollicitations thermiques et circulations de fluides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">In situ monitoring of the weathering agents of Saint-Remi Basilica (Rheims, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2018 (JpGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981461v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of color change of building limestones due to humidity variations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tilliole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,73 +8176,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of strain gages in the control of frost action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8150,51 +8284,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU-AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8204,51 +8338,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las canteras de marés de Formentera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8268,87 +8402,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi H. Fernandez Gomez; Ricardo Gonzalez Villaescusa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Can Blai. Una fortificacion tardoantigua de Ebusus (Formentera, Baleares)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monografies Del Museu Arqueologic d'Eivissa I Formentera (2), MAEF, pp.85-93, 2023, 978-84-87143-72-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Sensitivity of the stones of the Porte de Mars of Rheims caused by the impact of an acid atmosphere exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,100 +8523,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siegesmund, S. &amp; Middendorf B. (eds): Monument future : decay and conservation of stone - Proceedings of the 14th international congress on the deterioration and conservation of stone - Volume I and Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.741-746, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castellum de Can Blai (Formentera, Îles Baléares)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Gonzalez Villaescusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi H. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,88 +8625,88 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Gutiérrez Garcia-Moreno; Pierre Rouillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapidum natura restat : canteras antiguas de la península ibérica en su contexto (cronología, técnicas y organización de la explotación) = carrières antiques de la péninsule Ibérique dans leur contexte (chronologie, techniques et organisation de l’exploitation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez; Institut Català d'Arqueologia Clàssica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-184, 2018, 78-84-9096-170-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8719,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04232847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13101282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04104882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chentout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10983-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vazquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.11.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03788889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Heras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010188" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03658245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben M'Barek Jemai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freire-Lista" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Vidal Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03335782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Primo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issra Hassoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirl&#232;ne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03178795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haram Sidib&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bustamante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Prendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bustamante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#225;zquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodr&#237;guez-Monteverde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2020.08619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03116633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08753-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#225;nchez-Delgado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrizo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7475-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Inmaculada Mart&#237;nez-Garrido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHBG9FTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0229-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morillas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Marcaida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VWJL8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02970829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Drothi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0213-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Avdelidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5388-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acu&#241;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carrizo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.03.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shushakova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez-Heras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Mahony" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Brien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scully" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.04.080" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0BTK85N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-2003-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DJZ35CC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0882-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Esbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR3ZW5HN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M'Barek-Jema&#239;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Menningen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944590v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974872v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilliole" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cnudde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Exarchos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;les-Villaescusa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boffil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlene Jean Baptiste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04440936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi H. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lapidum-natura-restat/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04232847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13101282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04104882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chentout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10983-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vazquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.11.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03788889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03658245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben M'Barek Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127470" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Heras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freire-Lista" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Vidal Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03335782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issra Hassoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirl&#232;ne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020559" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Primo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouchane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03178795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haram Sidib&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bustamante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Prendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bustamante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#225;zquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodr&#237;guez-Monteverde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2020.08619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03116633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08753-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#225;nchez-Delgado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrizo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7475-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VWJL8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morillas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Marcaida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.168" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Inmaculada Mart&#237;nez-Garrido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHBG9FTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0229-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02970829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Drothi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0213-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Avdelidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carrizo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alonso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.125" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5388-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acu&#241;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.03.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shushakova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez-Heras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Mahony" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Brien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scully" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.04.080" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0BTK85N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-2003-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DJZ35CC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0882-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Esbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR3ZW5HN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59933-0_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M'Barek-Jema&#239;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Menningen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilliole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cnudde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Exarchos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;les-Villaescusa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boffil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlene Jean Baptiste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04440936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi H. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lapidum-natura-restat/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>