--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1148,291 +1148,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Infrared Thermography on the Measurement of Microstructural Changes of Reservoir Rocks Induced by Temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">Understanding the calendering processability of Li(Ni0.33Mn0.33Co0.33)O2-based cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Primo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11020559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 488, pp.229361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114708v1</w:t>
+                <w:t xml:space="preserve">hal-03114731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the calendering processability of Li(Ni0.33Mn0.33Co0.33)O2-based cathodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Chouchane</w:t>
+                <w:t xml:space="preserve">The Use of Infrared Thermography on the Measurement of Microstructural Changes of Reservoir Rocks Induced by Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Touzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+                <w:t xml:space="preserve">Issra Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Franco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirlène Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 488, pp.229361. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11020559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114731v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution of granitic stones exposed to different thermal regimes analysed by infrared thermography.</w:t>
               </w:r>
@@ -2265,545 +2265,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering assessment under X-ray tomography of building stones exposed to acid atmospheres at current pollution rate</w:t>
+                <w:t xml:space="preserve">Wireless environmental monitoring coupled to NDT for decay risk analysis (at St. Joseph Chapel in Reims, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inmaculada Martínez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tim de Kock</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Cnudde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+                <w:t xml:space="preserve">Rafael Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 168, pp.187-198. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 272, pp.102-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973938v1</w:t>
+                <w:t xml:space="preserve">hal-04804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and porosity study of original and restoration materials included in a coastal historical construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of substrate and temperature on the crystallization of KNO3 droplets studied by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Morillas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luis F.O. Silva</w:t>
+                <w:t xml:space="preserve">Lucas Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.168⟩</w:t>
+              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40645-018-0229-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978566v1</w:t>
+                <w:t xml:space="preserve">hal-02977867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless environmental monitoring coupled to NDT for decay risk analysis (at St. Joseph Chapel in Reims, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+                <w:t xml:space="preserve">Composition and porosity study of original and restoration materials included in a coastal historical construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Morillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Maguregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Marcaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Inmaculada Martínez-Garrido</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafael Fort</w:t>
+                <w:t xml:space="preserve">Luis F.O. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.12.016⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.384-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04804453v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate and temperature on the crystallization of KNO3 droplets studied by infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weathering assessment under X-ray tomography of building stones exposed to acid atmospheres at current pollution rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sartor</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim de Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Cnudde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40645-018-0229-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the capillary fringe on the dilatation of a low porosity limestone submitted to unidirectional freezing</w:t>
               </w:r>
@@ -3445,425 +3445,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface finish and composition on the deterioration of building stones exposed to acid atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+                <w:t xml:space="preserve">Relationship between Na2SO4 concentration and thermal response of reconstituted stone in the laboratory and on site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Carrizo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.125⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-016-5388-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753443v1</w:t>
+                <w:t xml:space="preserve">hal-02979178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Na2SO4 concentration and thermal response of reconstituted stone in the laboratory and on site</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Conreux</w:t>
+                <w:t xml:space="preserve">Evolution of surface properties of ornamental granitoids exposed to high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
+                <w:t xml:space="preserve">Irene Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (9), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.263 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-016-5388-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979178v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of surface properties of ornamental granitoids exposed to high temperatures</w:t>
+                <w:t xml:space="preserve">Influence of surface finish and composition on the deterioration of building stones exposed to acid atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Acuña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Benavente</w:t>
+                <w:t xml:space="preserve">Lucia Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Navarro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Javier Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 104, pp.263 - 275. </w:t>
+              <w:t xml:space="preserve">, 2016, 106, pp.392 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753453v1</w:t>
+                <w:t xml:space="preserve">hal-01753443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between petrophysical properties, durability and use of two limestones of the Paris region</w:t>
               </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography and contact angle as a tool to assess potassium nitrate crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,51 +7707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirlene Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issra Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU - AGU Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t>
@@ -7882,243 +7882,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des roches sous sollicitations thermiques et circulations de fluides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">In situ monitoring of the weathering agents of Saint-Remi Basilica (Rheims, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2018 (JpGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981461v1</w:t>
+                <w:t xml:space="preserve">hal-02945559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of the weathering agents of Saint-Remi Basilica (Rheims, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Huby</w:t>
+                <w:t xml:space="preserve">Comportement des roches sous sollicitations thermiques et circulations de fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2018 (JpGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945559v1</w:t>
+                <w:t xml:space="preserve">hal-02981461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of color change of building limestones due to humidity variations.</w:t>
               </w:r>
@@ -8853,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04232847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13101282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04104882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chentout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10983-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vazquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.11.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03788889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03658245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben M'Barek Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127470" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Heras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freire-Lista" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Vidal Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03335782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issra Hassoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirl&#232;ne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020559" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Primo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouchane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229361" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03178795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haram Sidib&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bustamante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Prendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bustamante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#225;zquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodr&#237;guez-Monteverde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2020.08619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03116633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08753-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#225;nchez-Delgado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrizo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7475-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VWJL8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morillas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Marcaida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.168" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Inmaculada Mart&#237;nez-Garrido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHBG9FTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0229-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02970829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Drothi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0213-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Avdelidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carrizo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alonso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.125" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5388-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acu&#241;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.03.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shushakova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez-Heras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Mahony" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Brien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scully" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.04.080" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0BTK85N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-2003-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DJZ35CC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0882-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Esbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR3ZW5HN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59933-0_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M'Barek-Jema&#239;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Menningen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilliole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cnudde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Exarchos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;les-Villaescusa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boffil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlene Jean Baptiste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04440936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi H. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lapidum-natura-restat/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04232847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13101282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04104882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chentout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10983-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04032691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vazquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.11.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03788889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03658245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben M'Barek Jemai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127470" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Heras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freire-Lista" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Vidal Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.10.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03335782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Primo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issra Hassoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirl&#232;ne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03178795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haram Sidib&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bustamante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Prendes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bustamante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#225;zquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodr&#237;guez-Monteverde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2020.08619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03116633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08753-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Conreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#225;nchez-Delgado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrizo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7475-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Inmaculada Mart&#237;nez-Garrido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.12.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHBG9FTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sartor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0229-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morillas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Marcaida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.O. Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim de Kock" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VWJL8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02970829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Drothi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0213-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Avdelidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2018.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5388-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acu&#241;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Navarro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carrizo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alonso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F C Denecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp416.15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03304048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.03.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shushakova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez-Heras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.01.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Mahony" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O'Brien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scully" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.04.080" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Alonso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0BTK85N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03894432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alonso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Grossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-2003-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DJZ35CC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0882-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Esbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ordaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR3ZW5HN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59933-0_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M'Barek-Jema&#239;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Menningen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981639v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tilliole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986507v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Kock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cnudde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Exarchos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibarra&#8722;castanedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sfarra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;les-Villaescusa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boffil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#246;rle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961594v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlene Jean Baptiste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04440936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947151v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez Villaescusa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi H. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lapidum-natura-restat/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>