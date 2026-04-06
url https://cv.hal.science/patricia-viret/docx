--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1294,287 +1294,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdialysis Unveils the Role of the α 2 -Adrenergic System in the Basolateral Amygdala during Acquisition of Conditioned Odor Aversion in the Rat</w:t>
+                <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Estrade</w:t>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+                <w:t xml:space="preserve">Boyer J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Véricel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ferry</w:t>
+                <w:t xml:space="preserve">Lavilla F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (4), pp.1929-1934. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (7), pp.e102-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395084v1</w:t>
+                <w:t xml:space="preserve">hal-02395744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
+                <w:t xml:space="preserve">Microdialysis Unveils the Role of the α 2 -Adrenergic System in the Basolateral Amygdala during Acquisition of Conditioned Odor Aversion in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Lucile Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyer J.</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véricel M.</w:t>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavilla F.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Barbara Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (7), pp.e102-103. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.1929-1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395744v1</w:t>
+                <w:t xml:space="preserve">hal-02395084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odorant-odorant metabolic interaction, a novel actor in olfactory perception and behavioral responsiveness</w:t>
               </w:r>
@@ -2219,291 +2219,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Spontaneous activity in single rat olfactory receptor neurons are different in normally breathing and tracheotomized animals.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orexin A modulates mitral cell activity in the rat olfactory bulb: patch-clamp study on slices and immunocytochemical localization of orexin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Kostal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.B. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aïoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/neu.20177⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 146 (9), pp.4042-4053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2005-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677504v1</w:t>
+                <w:t xml:space="preserve">hal-02683423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orexin A modulates mitral cell activity in the rat olfactory bulb: patch-clamp study on slices and immunocytochemical localization of orexin receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.A. Julliard</w:t>
+                <w:t xml:space="preserve">Patterns of Spontaneous activity in single rat olfactory receptor neurons are different in normally breathing and tracheotomized animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Caillol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 146 (9), pp.4042-4053. </w:t>
+              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (2), pp.97-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2005-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/neu.20177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683423v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor Response Properties of Rat Olfactory Receptor Neurons</w:t>
               </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Internationale pour le Développement de la Recherche Interdisciplinaire (AIDRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,637 +3866,741 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo multisite electro-olfactogram recordings in rabbit neonates</w:t>
+                <w:t xml:space="preserve">Ex Vivo Multisite Electro-olfactogram Recordings in Rabbit Neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olfactory Receptors: Methods and Protocols, Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Olfactory Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2915, Springer US; Springer US, pp.139-152, 2025, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4466-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733091v1</w:t>
+                <w:t xml:space="preserve">hal-05361038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic status and olfactory function</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex vivo multisite electro-olfactogram recordings in rabbit neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Marques Simoes de Souza and Gabriela Antunes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor: From Food to Behaviors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Olfactory Receptors: Methods and Protocols, Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Science+Business Media, LLC, part of Springer Nature, In press, Methods in Molecular Biology</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828195v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6. Olfactory integration and odour perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The metabolic status and olfactory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor. From Food to Behaviors, Wellbeing and Health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/C2020-0-02303-0⟩</w:t>
+              <w:t xml:space="preserve">Flavor: From Food to Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828170v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part Two - Perception of Flavor Compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">6. Olfactory integration and odour perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Guichard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flavor. From Food to Behaviors, Wellbeing and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-204, 2022, 2nd edition, 978-0-323-89903-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2020-0-02303-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799104v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part Four - Flavor Perception and Physiologial Status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Part Two - Perception of Flavor Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795118v1</w:t>
+                <w:t xml:space="preserve">hal-02799104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Part Four - Flavor Perception and Physiologial Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité spontanée des neurones de premier et de second ordre du système olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4511,84 +4615,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Neuromimétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Hermès, Paris., 15pp, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4598,51 +4702,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After-hyperpolarization promotes the firing of mitral cells through a voltage dependent modification of action potential threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourcaud-Trocmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4677,65 +4781,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4803,51 +4907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="390686FB"/>
+    <w:nsid w:val="5A899D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5034,51 +5138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-viret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7730-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092023932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourcaud-Trocm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zbili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0401-21.2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Estrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Savigner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.269639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaput" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91169.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4670-07.2008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Chaput" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5423.2171" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchamp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.05.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-viret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7730-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092023932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourcaud-Trocm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zbili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0401-21.2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Estrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Savigner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.269639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaput" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91169.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4670-07.2008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20177" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Chaput" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5423.2171" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchamp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.05.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>