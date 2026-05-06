--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,2893 +589,2905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+                <w:t xml:space="preserve">Higher-order trace conditioning in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (10), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.053607.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473191v1</w:t>
+                <w:t xml:space="preserve">hal-03795923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order trace conditioning in newborn rabbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Colombel</w:t>
+                <w:t xml:space="preserve">Afterhyperpolarization Promotes the Firing of Mitral Cells through a Voltage-Dependent Modification of Action Potential Threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourcaud-Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Zbili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.053607.122⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.ENEURO.0401 - 21.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0401-21.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795923v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterhyperpolarization Promotes the Firing of Mitral Cells through a Voltage-Dependent Modification of Action Potential Threshold</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity Mechanisms at the Peripheral Stage of the Olfactory System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0401-21.2021⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Behavioral Science International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19080/PBSIJ.2021.17.555962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03765007v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity Mechanisms at the Peripheral Stage of the Olfactory System</w:t>
+                <w:t xml:space="preserve">Brief olfactory learning drives perceptive sensitivity in newborn rabbits: New insights in peripheral processing of odor mixtures and induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasmine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian La Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Behavioral Science International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/PBSIJ.2021.17.555962⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.113217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03331026v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol of controlled odorant stimulation for reducing apnoeic episodes in premature newborns: a randomised open-label Latin-square study with independent evaluation of the main endpoint (PREMODEUR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.e047141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief olfactory learning drives perceptive sensitivity in newborn rabbits: New insights in peripheral processing of odor mixtures and induction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microdialysis Unveils the Role of the α 2 -Adrenergic System in the Basolateral Amygdala during Acquisition of Conditioned Odor Aversion in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Coureaud</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113217⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.1929-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367281v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véricel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavilla F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (7), pp.e102-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdialysis Unveils the Role of the α 2 -Adrenergic System in the Basolateral Amygdala during Acquisition of Conditioned Odor Aversion in the Rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+                <w:t xml:space="preserve">Odorant-odorant metabolic interaction, a novel actor in olfactory perception and behavioral responsiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert-Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00314⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10080-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395084v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01599429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant-odorant metabolic interaction, a novel actor in olfactory perception and behavioral responsiveness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Insulin modulates network activity in olfactory bulb slices: impact on odour processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourcaud-Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Savigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10080-z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 592 (13), pp.2751-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2013.269639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01599429v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin modulates network activity in olfactory bulb slices: impact on odour processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Aimé</w:t>
+                <w:t xml:space="preserve">Interactions of odorants with olfactory receptors and receptor neurons match the perceptual dynamics observed for woody and fruity odorant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia El Mountassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boriana Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2013.269639⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3-4), pp.584-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971292v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of odorants with olfactory receptors and receptor neurons match the perceptual dynamics observed for woody and fruity odorant mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+                <w:t xml:space="preserve">Modulation of spontaneous and odorant-evoked activity of rat olfactory sensory neurons by two anorectic peptides, insulin and leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Savigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (6), pp.2898-2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.91169.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2011.07976.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02644699v1</w:t>
+                <w:t xml:space="preserve">hal-02661736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of spontaneous and odorant-evoked activity of rat olfactory sensory neurons by two anorectic peptides, insulin and leptin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Savigner</w:t>
+                <w:t xml:space="preserve">Competitive and noncompetitive odorant interactions in the early neural coding of odorant mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.91169.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (10), pp.2659-2666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4670-07.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661736v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive and noncompetitive odorant interactions in the early neural coding of odorant mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Patterns of Spontaneous activity in single rat olfactory receptor neurons are different in normally breathing and tracheotomized animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4670-07.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (2), pp.97-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/neu.20177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659808v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orexin A modulates mitral cell activity in the rat olfactory bulb: patch-clamp study on slices and immunocytochemical localization of orexin receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aïoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 146 (9), pp.4042-4053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2005-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Spontaneous activity in single rat olfactory receptor neurons are different in normally breathing and tracheotomized animals.</w:t>
+                <w:t xml:space="preserve">Odor Response Properties of Rat Olfactory Receptor Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/neu.20177⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Methods in Molecular Biology, 284 (5423), pp.2171-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.284.5423.2171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677504v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor Response Properties of Rat Olfactory Receptor Neurons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Duchamp</w:t>
+                <w:t xml:space="preserve">Spontaneous activity of firstand second- order neurons in the frog olfactory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 662, pp.31-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361752v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous activity of firstand second- order neurons in the frog olfactory system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous activity of first- and second-order neurons in the frog olfactory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 662, pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in vertebrate 'biotransfolfaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dijon, France. pp.E-18-E19</w:t>
+              <w:t xml:space="preserve">The 45th Annual Meeting - Association for Chemoreception Sciences (AChemS XLV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, FL, United States. pp.bjad029.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912358v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in vertebrate &amp;lt;&amp;lt; biotransfolfaction &amp;gt;&amp;gt;</w:t>
+                <w:t xml:space="preserve">New insights in vertebrate 'biotransfolfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Chemorecept Res Org, Sep 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France. pp.E-18-E19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565918v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of single neurons and neuronal ensembles in frog first- and second-order olfactory neurons</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights in vertebrate &amp;lt;&amp;lt; biotransfolfaction &amp;gt;&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schoumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan-Ismail Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Workshop on Neural Coding (NC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemorecept Res Org, Sep 2016, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750357v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory neurons activity and olfactory perception are modulated by anorectic peptides, insulin and leptin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Aime</w:t>
+                <w:t xml:space="preserve">Responses of single neurons and neuronal ensembles in frog first- and second-order olfactory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Sanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Workshop on Neural Coding (NC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Academy of Sciences [Prague] (CAS). CZE., Sep 2012, Prague, Czech Republic. 176 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2013.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olfactory neurons activity and olfactory perception are modulated by anorectic peptides, insulin and leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Palouzier-Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Savigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States. pp.Page 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité spontanée des neurones de premier et de second ordre du système olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Internationale pour le Développement de la Recherche Interdisciplinaire (AIDRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3485,51 +3497,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the glutathione transferases involved in the olfactory metabolism of the mammary pheromone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3551,137 +3563,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Thu-P1-027] Pheromone-induced odour learning and outstanding detection abilities in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,176 +3725,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude quantitative de l'activite spontanee des neurones primaires et secondaires du systeme olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Rospars</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees du pole Rhone-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Autrans, France. 1 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3892,51 +3904,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex Vivo Multisite Electro-olfactogram Recordings in Rabbit Neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3955,92 +3967,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfactory Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2915, Springer US; Springer US, pp.139-152, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4466-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo multisite electro-olfactogram recordings in rabbit neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4073,626 +4085,626 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Marques Simoes de Souza and Gabriela Antunes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfactory Receptors: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, LLC, part of Springer Nature, In press, Methods in Molecular Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic status and olfactory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor: From Food to Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6. Olfactory integration and odour perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Guichard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor. From Food to Behaviors, Wellbeing and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-204, 2022, 2nd edition, 978-0-323-89903-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2020-0-02303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part Two - Perception of Flavor Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part Four - Flavor Perception and Physiologial Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité spontanée des neurones de premier et de second ordre du système olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Lansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Neuromimétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Hermès, Paris., 15pp, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4702,144 +4714,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After-hyperpolarization promotes the firing of mitral cells through a voltage dependent modification of action potential threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourcaud-Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Zbili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fourcaud-Trocmé</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4907,51 +4919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A899D54"/>
+    <w:nsid w:val="65CFB590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5138,51 +5150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-viret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7730-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092023932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourcaud-Trocm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zbili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0401-21.2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Estrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Savigner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.269639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaput" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91169.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lansky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4670-07.2008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20177" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Chaput" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Duchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5423.2171" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchamp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.05.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690150v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-viret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7730-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092023932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourcaud-Trocm&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zbili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0401-21.2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Estrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Savigner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.269639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaput" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91169.2008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4670-07.2008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Duchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5423.2171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchamp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.05.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGZ4MTQB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>