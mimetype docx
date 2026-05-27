--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -918,538 +918,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief olfactory learning drives perceptive sensitivity in newborn rabbits: New insights in peripheral processing of odor mixtures and induction</w:t>
+                <w:t xml:space="preserve">Protocol of controlled odorant stimulation for reducing apnoeic episodes in premature newborns: a randomised open-label Latin-square study with independent evaluation of the main endpoint (PREMODEUR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiasmine Boyer</w:t>
+                <w:t xml:space="preserve">Huu Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian La Villa</w:t>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coureaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113217⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367281v1</w:t>
+                <w:t xml:space="preserve">hal-03395874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol of controlled odorant stimulation for reducing apnoeic episodes in premature newborns: a randomised open-label Latin-square study with independent evaluation of the main endpoint (PREMODEUR)</w:t>
+                <w:t xml:space="preserve">Brief olfactory learning drives perceptive sensitivity in newborn rabbits: New insights in peripheral processing of odor mixtures and induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+                <w:t xml:space="preserve">Jiasmine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
+                <w:t xml:space="preserve">Florian La Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.e047141. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.113217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395874v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdialysis Unveils the Role of the α 2 -Adrenergic System in the Basolateral Amygdala during Acquisition of Conditioned Odor Aversion in the Rat</w:t>
+                <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Estrade</w:t>
+                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
+                <w:t xml:space="preserve">Boyer J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Véricel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ferry</w:t>
+                <w:t xml:space="preserve">Lavilla F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (4), pp.1929-1934. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (7), pp.e102-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395084v1</w:t>
+                <w:t xml:space="preserve">hal-02395744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction phenomenon after single and brief odor learning in the newborn rabbit</w:t>
+                <w:t xml:space="preserve">Microdialysis Unveils the Role of the α 2 -Adrenergic System in the Basolateral Amygdala during Acquisition of Conditioned Odor Aversion in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Lucile Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyer J.</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véricel M.</w:t>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavilla F.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Barbara Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (7), pp.e102-103. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.1929-1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjz035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395744v1</w:t>
+                <w:t xml:space="preserve">hal-02395084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odorant-odorant metabolic interaction, a novel actor in olfactory perception and behavioral responsiveness</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Internationale pour le Développement de la Recherche Interdisciplinaire (AIDRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Thu-P1-027] Pheromone-induced odour learning and outstanding detection abilities in the newborn rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part Two - Perception of Flavor Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Kuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor : From Food to Behaviors, Wellbeing and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 (1st Edition), Elsevier, pp.430, 2016, Woodhead Publishing Series in Food Science, Technology and Nutrition, 9780081002957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Neuromimétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Hermès, Paris., 15pp, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4919,51 +4919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65CFB590"/>
+    <w:nsid w:val="A3815DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-viret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7730-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092023932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourcaud-Trocm&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zbili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0401-21.2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Estrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Savigner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.269639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaput" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91169.2008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4670-07.2008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Duchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5423.2171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchamp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.05.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGZ4MTQB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-viret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7730-266X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092023932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28326-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.053607.122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourcaud-Trocm&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Zbili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0401-21.2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/PBSIJ.2021.17.555962" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kim Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasmine Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coureaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchamp-Viret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer J." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ricel M." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavilla F." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Estrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cassel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00314" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01599429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Ismail Hanser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10080-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03971292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Savigner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.269639" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Chaput" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Atanasova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07976.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14C8FA9FC294BD23C37244E34FA1524FE32BB4E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaput" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91169.2008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4670-07.2008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Kostal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane A&#239;oun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Julliard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-0020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Duchamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5423.2171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchamp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert Hazotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.05.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGZ4MTQB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00008-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuszewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Christian Salles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-02303-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>