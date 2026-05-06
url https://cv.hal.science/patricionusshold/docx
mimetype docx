--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -482,248 +482,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction « Le travail animal »</w:t>
+                <w:t xml:space="preserve">Un psychanalyste en coulisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+                <w:t xml:space="preserve">Jean Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+                <w:t xml:space="preserve">Christophe Demaegdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 51 (1), pp.9-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/trav.051.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2 (52), pp.183-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trav.052.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707788v1</w:t>
+                <w:t xml:space="preserve">hal-04707431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un psychanalyste en coulisses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Florence</w:t>
+                <w:t xml:space="preserve">Introduction « Le travail animal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demaegdt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2 (52), pp.183-215. </w:t>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/trav.052.0183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/trav.051.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707431v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une clinique sans corps ni subjectivité est-elle toujours « clinique » ?</w:t>
               </w:r>
@@ -904,51 +904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. « Le travail artistique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 52 (2), pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,64 +1051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El trabajo animal - Introducción al dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda de Torres Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,307 +2386,307 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorar las fronteras del trabajo real</w:t>
+                <w:t xml:space="preserve">Se laisser porter tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal: 20 anos de evoluções, balanços e desafios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FPCEUP - Faculdade de Psicologia e de Ciências da Educaçao da Universidade do Porto; CPUP - Centro de Psicologia da Universidade do Porto, Feb 2026, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Port'ÂgeS : porter et se laisser porter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul-Valéry, Mar 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528590v1</w:t>
+                <w:t xml:space="preserve">hal-05565560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité et insensibilité à autrui dans le travail de protection de l'enfance</w:t>
+                <w:t xml:space="preserve">Explorar las fronteras del trabajo real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demaegdt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Colloque International Psychopathologie Phénoménologique Situations Limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Laboreal: 20 anos de evoluções, balanços e desafios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FPCEUP - Faculdade de Psicologia e de Ciências da Educaçao da Universidade do Porto; CPUP - Centro de Psicologia da Universidade do Porto, Feb 2026, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401039v1</w:t>
+                <w:t xml:space="preserve">hal-05528590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufrimiento y acusaciones cruzadas en el trabajo de un instituto médico educativo. Presentación de un caso a partir de la perspectiva de la Psicodinámica del Trabajo</w:t>
+                <w:t xml:space="preserve">Sensibilité et insensibilité à autrui dans le travail de protection de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaegdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio Ergonomía, Salud Mental y Factores Psicosociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Valparaíso, Jan 2025, Valparaiso (Chile), Chile</w:t>
+              <w:t xml:space="preserve">4è Colloque International Psychopathologie Phénoménologique Situations Limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901109v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TABLE RONDE «RÉ-ENCHANTER LE TRAVAIL DANS LA CULTURE»</w:t>
               </w:r>
@@ -2735,779 +2735,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La servitude volontaire dans la clinique individuelle.</w:t>
+                <w:t xml:space="preserve">Sufrimiento y acusaciones cruzadas en el trabajo de un instituto médico educativo. Presentación de un caso a partir de la perspectiva de la Psicodinámica del Trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de psychodynamique et psychopathologie du travail : servitude volontaire et psychodynamique du travail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Psychodynamique du Travail et Université Toulouse Jean Jaurès. Toulouse, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Simposio Ergonomía, Salud Mental y Factores Psicosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valparaíso, Jan 2025, Valparaiso (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831037v1</w:t>
+                <w:t xml:space="preserve">hal-04901109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De una residencia para vivir a un lugar para morir.</w:t>
+                <w:t xml:space="preserve">La servitude volontaire dans la clinique individuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Centralidad del trabajo en los equipos de atención de instituciones de salud mental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Lanús, May 2024, Remedios de Escalada, Lanús, Argentina</w:t>
+              <w:t xml:space="preserve">12e colloque de psychodynamique et psychopathologie du travail : servitude volontaire et psychodynamique du travail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Psychodynamique du Travail et Université Toulouse Jean Jaurès. Toulouse, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768257v1</w:t>
+                <w:t xml:space="preserve">hal-04831037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acusaciones, aislamiento, sufrimiento y degradación de la protección de la infancia - Una intervención en psicodinámica del trabajo en un equipo de directivos de Minoridad y Familia.</w:t>
+                <w:t xml:space="preserve">De una residencia para vivir a un lugar para morir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congresso Lusófono de gestao de recursos humanos e administraçao pública.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior de Ciências Sociais e Políticas da Universidade de Lisboa, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Coloquio Centralidad del trabajo en los equipos de atención de instituciones de salud mental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Lanús, May 2024, Remedios de Escalada, Lanús, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830705v1</w:t>
+                <w:t xml:space="preserve">hal-04768257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération du rythme et flexibilité de l’activité.</w:t>
+                <w:t xml:space="preserve">Acusaciones, aislamiento, sufrimiento y degradación de la protección de la infancia - Una intervención en psicodinámica del trabajo en un equipo de directivos de Minoridad y Familia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel du pôle ergonomie. "Dissonances dans le travail, interpellations contemporaines de la prescription"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">VII Congresso Lusófono de gestao de recursos humanos e administraçao pública.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior de Ciências Sociais e Políticas da Universidade de Lisboa, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831039v1</w:t>
+                <w:t xml:space="preserve">hal-04830705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éleveurs-tâcherons en abattoir : un double métier ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accélération du rythme et flexibilité de l’activité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les animaux, le travail et la mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Psychodynamique du Travail; UMR Innovation; CNAM, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel du pôle ergonomie. "Dissonances dans le travail, interpellations contemporaines de la prescription"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614079v1</w:t>
+                <w:t xml:space="preserve">hal-04831039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corps sur scène, le travail et l’action. D’arrache corps, une pièce sur la souffrance au travail faite avec plaisir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éleveurs-tâcherons en abattoir : un double métier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d’Ergonomie de Langue Française (SELF).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SELF)., Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Les animaux, le travail et la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Psychodynamique du Travail; UMR Innovation; CNAM, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830694v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjetividade no trabalho: as contribuições da psicodinâmica do trabalho como caminho para a emancipação</w:t>
+                <w:t xml:space="preserve">Les corps sur scène, le travail et l’action. D’arrache corps, une pièce sur la souffrance au travail faite avec plaisir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congreso Latinoamericano y Caribeño de Ciencias Sociales "Democracia, justicia e igualdad".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLACSO, Nov 2022, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’Ergonomie de Langue Française (SELF).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ergonomie de Langue Française (SELF)., Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831052v1</w:t>
+                <w:t xml:space="preserve">hal-04830694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psicodinâmica do Trabalho, Praxis e Pesquisa</w:t>
+                <w:t xml:space="preserve">Subjetividade no trabalho: as contribuições da psicodinâmica do trabalho como caminho para a emancipação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Latinoamericano y Caribeño de Ciencias Sociales "Democracia, justicia e igualdad".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLACSO, Nov 2022, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831041v1</w:t>
+                <w:t xml:space="preserve">hal-04831052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délibération collective face au New Public Management</w:t>
+                <w:t xml:space="preserve">Psicodinâmica do Trabalho, Praxis e Pesquisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Transitions 2020 – Les transitions écologiques en transactions et actions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires CERTOP (UMR 5044), LISST (UMR 5193) et l'Université Toulouse - Jean Jaurès., Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">V Congreso Latinoamericano y Caribeño de Ciencias Sociales "Democracia, justicia e igualdad".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLACSO, Nov 2022, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831092v1</w:t>
+                <w:t xml:space="preserve">hal-04831041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaisir au travail et coopération</w:t>
+                <w:t xml:space="preserve">La délibération collective face au New Public Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque International de Psychodynamique et Psychopathologie du Travail. "Le plaisir au travail".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPDT, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Transitions 2020 – Les transitions écologiques en transactions et actions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires CERTOP (UMR 5044), LISST (UMR 5193) et l'Université Toulouse - Jean Jaurès., Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831060v1</w:t>
+                <w:t xml:space="preserve">hal-04831092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plaisir au travail et coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Nusshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque International de Psychodynamique et Psychopathologie du Travail. "Le plaisir au travail".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPDT, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mourir au travail : Expérience avec un collectif de salariés suite à un accident mortel au travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3516,51 +3585,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « Mort traumatique, Deuil traumatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3570,124 +3639,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (1), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3697,585 +3766,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar la noción de salud a la luz de la psicopatología y la psicodinámica del trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Irene Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Nacional Autónoma de México; Facultad de Estudios Superiores Iztacala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicología de la Salud. Perspectivas, aplicaciones e investigación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial de la Facultad de Estudios Superiores Iztacala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83 - 103, 2024, 978-607-30-9768-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffrance et accusations croisées dans le travail en Institut Médico-Éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafissa Bensedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Appéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légo, G. &amp; Lespeix, S. De l’ère glaciaire des politiques sociales actuelles à la refonte de nos métiers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2024, Psychanalyse et lien social, 978-2-336-43920-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otras miradas: la psicopatología del trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Salerno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arana, F. G. &amp; Lago, A. E. Diagnóstico, nomenclatura y clasificación en salud mental. Perspectivas actuales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9789879083789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefácio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gava Schmidt, M. L. &amp; Rumin, C. R. (org.) Psicologia e saúde no trabalho: da teoria à práctica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FiloCzar, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleatendimento (conceito) impactos na saúde mental do trabalhador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FiloCzar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schmidt, M.L.G. Dicionário temático de saúde/doença mental no trabalho: Principais conceitos e terminologias.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-65-87117-38-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cómo medir los resultados de una intervención en ergonomía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomía Argentina. Historia, Miradas y Aplicaciones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunken, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar la acción: Acerca de cómo cambiar el trabajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wlosko, M. &amp; Ros, C. El trabajo: entre el placer y el sufrimiento. Aportes desde la Psicodinámica del Trabajo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edunla. Universidad Nacional de Lanús, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18294/rdi.2019.176525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4285,113 +4354,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El trabajo vivo de la sublimación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25074/07198051.43.2843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4401,111 +4470,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour prendre les bonnes décisions au travail, la délibération collective est incontournable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafissa Bensedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives : les cahiers scientifiques de l'ENSOSP. Capitalisation des savoirs : facteurs décisionnels individuels, collectifs et organisationnels : leur prise en compte par les officiers de sapeurs-pompiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4515,114 +4584,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du travail et souffrance psychique dans les activités de service : le cas des centres d'appel en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Nusshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM; Universidad de Buenos Aires, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015CNAM1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01344415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4690,51 +4759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B4425B6"/>
+    <w:nsid w:val="FC129BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4921,51 +4990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricionusshold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3000-8287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Nusshold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.054.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.054.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/07198051.43.2835" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.051.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Florence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaegdt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.052.0183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.110.0281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.052.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18852" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18830" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mah&#233;-Tyack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.077.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Nion Celio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.16713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.041.0031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv218cbpt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv218cbpnpt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Poy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.034.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;n Guido Arana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Soledad Galarregui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carolina Miracco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ignacio Partarrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Rosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14718/ACP.2014.17.1.8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0010-3685" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Irene Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librosoa.unam.mx/handle/123456789/3871" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Bensedira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18294/rdi.2019.176525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/07198051.43.2843" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricionusshold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3000-8287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Nusshold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.054.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.054.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/07198051.43.2835" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Florence" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaegdt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potiron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.052.0183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.051.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste La&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.110.0281" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.052.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18852" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18830" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mah&#233;-Tyack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.077.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Nion Celio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.16713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.041.0031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv218cbpt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv218cbpnpt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Poy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.034.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;n Guido Arana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Soledad Galarregui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carolina Miracco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ignacio Partarrieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Rosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14718/ACP.2014.17.1.8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cuenca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0010-3685" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duarte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Irene Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librosoa.unam.mx/handle/123456789/3871" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Bensedira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830650v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18294/rdi.2019.176525" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25074/07198051.43.2843" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>