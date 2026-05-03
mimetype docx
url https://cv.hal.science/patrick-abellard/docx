--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -2577,151 +2577,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01795461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des jeux thérapeutiques et orientations de leur développement en prévention, en rééducation fonctionnelleet en réadaptation</w:t>
+                <w:t xml:space="preserve">Serious Games : un outil d’évaluation et de rééducation fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Ciulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFMER; ESPRM, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIXème congrès national scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPO France, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01795644v1</w:t>
+                <w:t xml:space="preserve">sic_01795769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOLL : Appartement-Test Orienté Living Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2763,73 +2737,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées Annuelles de la SFTAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFTAG, Nov 2014, Paris, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01795558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games et Gérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2858,139 +2832,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées Annuelles de la SFTAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFTAG, Nov 2014, Paris, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games : un outil d’évaluation et de rééducation fonctionnelle</w:t>
+                <w:t xml:space="preserve">Typologie des jeux thérapeutiques et orientations de leur développement en prévention, en rééducation fonctionnelleet en réadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ciulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème congrès national scientifique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPO France, Oct 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER; ESPRM, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01795769v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01795644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TS-fuzzy predictor observer design for trajectory tracking of wheeled mobile robot</w:t>
               </w:r>
@@ -5182,402 +5182,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01798508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Wheelchair Navigation Simulators: why, when, how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using virtual reality for an autonomous navigation with electric wheelchairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadaloharivola Randria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iadaloharivola Randria</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ramanantsizehena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moncef Ben Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Annalisa Milella. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olaf Dössel; Wolfgang C. Schlegel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronic Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">IFMBE Proceedings : World Congress on Medical Physics and Biomedical Engineering, September 7 - 12, 2009, Munich, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntechOpen</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-186, 2010, 978-953-307-040-7</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-222, 2010, Neuroengineering, Neural Systems, Rehabilitation and Prosthetics, 978-3-642-03889-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01797511v1</w:t>
+                <w:t xml:space="preserve">sic_01797545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality for an autonomous navigation with electric wheelchairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iadaloharivola Randria</w:t>
+                <w:t xml:space="preserve">Systolic Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Olaf Dössel; Wolfgang C. Schlegel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pawel Pawlewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFMBE Proceedings : World Congress on Medical Physics and Biomedical Engineering, September 7 - 12, 2009, Munich, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 25 (9), </w:t>
+              <w:t xml:space="preserve">Petri Nets Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-222, 2010, Neuroengineering, Neural Systems, Rehabilitation and Prosthetics, 978-3-642-03889-1</w:t>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-94, 2010, 978-953-307-047-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01797545v1</w:t>
+                <w:t xml:space="preserve">sic_01798369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systolic Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric Wheelchair Navigation Simulators: why, when, how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadaloharivola Randria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pawel Pawlewski. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moncef Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ramanantsizehena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annalisa Milella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Nets Applications</w:t>
+              <w:t xml:space="preserve">Mechatronic Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.63-94, 2010, 978-953-307-047-6</w:t>
+              <w:t xml:space="preserve">, pp.161-186, 2010, 978-953-307-040-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01798369v1</w:t>
+                <w:t xml:space="preserve">sic_01797511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Trajectory Applied to Collaborative Rehabilitation For a Wheelchair Driving Simulator</w:t>
               </w:r>
@@ -6059,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="895D1040"/>
+    <w:nsid w:val="9FF7F4BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BA9709E"/>
+    <w:nsid w:val="31176FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-abellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099531771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18379628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359553403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bartalucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.417" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gangloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ciulli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadaloharivola Randria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Khelifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Franceschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-006-0004-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01830185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Rejeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Guechi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cenal Romero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2006.384851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2007.4460164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2007.4412497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nolibe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Oussama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faure-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Ayari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsgames.org/2017/programme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8056597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaate2009.eu/index.php?option=com_content&amp;amp;view=category&amp;amp;id=24&amp;amp;Itemid=38" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/transition-digitale-handicaps-et-travail-social-9782848747033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramanantsizehena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/mechatronic-systems-applications" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-03889-1_59" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/petri-nets-applications" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-89208-3_439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Franceschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-abellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099531771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18379628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359553403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bartalucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.417" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gangloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ciulli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadaloharivola Randria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Khelifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Franceschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-006-0004-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01830185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Rejeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Guechi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cenal Romero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2006.384851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2007.4460164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2007.4412497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nolibe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Oussama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faure-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Ayari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsgames.org/2017/programme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8056597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaate2009.eu/index.php?option=com_content&amp;amp;view=category&amp;amp;id=24&amp;amp;Itemid=38" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/transition-digitale-handicaps-et-travail-social-9782848747033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramanantsizehena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-03889-1_59" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/petri-nets-applications" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/mechatronic-systems-applications" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-89208-3_439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Franceschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>