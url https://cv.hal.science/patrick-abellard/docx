--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1968,217 +1968,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01795299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle pour une conception centrée sur les clients âgés ou handicapés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Rejeb</w:t>
+                <w:t xml:space="preserve">COMM'HANDI : pour communiquer autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Abellard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du colloque international « Frontières Numériques » : Perceptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Paragraphe ; Equipe Art des Images et Art Contemporain (AIAC) ; Université Paris 8; Ecole d’ingénieurs ESISA ; Université de Toulon, Dec 2016, Toulon, France</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence IFRATH HANDICAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01806085v1</w:t>
+                <w:t xml:space="preserve">hal-03589032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMM'HANDI : pour communiquer autrement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réalité virtuelle pour une conception centrée sur les clients âgés ou handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Abellard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence IFRATH HANDICAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème édition du colloque international « Frontières Numériques » : Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Paragraphe ; Equipe Art des Images et Art Contemporain (AIAC) ; Université Paris 8; Ecole d’ingénieurs ESISA ; Université de Toulon, Dec 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589032v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01806085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games for active ageing</w:t>
               </w:r>
@@ -5076,51 +5076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet de plate-forme de jeux sérieux dédié à l’apprentissage des enfants handicapés moteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FF7F4BE"/>
+    <w:nsid w:val="71F413FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +6207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31176FAD"/>
+    <w:nsid w:val="D60CACCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-abellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099531771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18379628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359553403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bartalucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.417" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gangloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ciulli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadaloharivola Randria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Khelifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Franceschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-006-0004-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01830185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Rejeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Guechi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cenal Romero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2006.384851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2007.4460164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2007.4412497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nolibe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Oussama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faure-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Ayari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsgames.org/2017/programme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8056597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaate2009.eu/index.php?option=com_content&amp;amp;view=category&amp;amp;id=24&amp;amp;Itemid=38" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/transition-digitale-handicaps-et-travail-social-9782848747033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramanantsizehena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-03889-1_59" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/petri-nets-applications" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/mechatronic-systems-applications" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-89208-3_439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Franceschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-abellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099531771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/18379628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359553403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bartalucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.417" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gangloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ciulli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadaloharivola Randria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Khelifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Franceschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-006-0004-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01830185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Rejeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR.2015.7358602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01795644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Guechi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119272" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cenal Romero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEA.2008.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4413650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2006.384851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2007.4460164" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2007.4412497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nolibe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Oussama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faure-Gignoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Ayari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsgames.org/2017/programme/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8056597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaate2009.eu/index.php?option=com_content&amp;amp;view=category&amp;amp;id=24&amp;amp;Itemid=38" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/transition-digitale-handicaps-et-travail-social-9782848747033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramanantsizehena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-03889-1_59" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/petri-nets-applications" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/mechatronic-systems-applications" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-89208-3_439" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Franceschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01798149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>