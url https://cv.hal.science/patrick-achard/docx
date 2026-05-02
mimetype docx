--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1359,549 +1359,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous polyurethane aerogels for thermal superinsulation: Textural properties and thermal conductivity</w:t>
+                <w:t xml:space="preserve">Full scale experimentation on a new translucent passive solar wall combining silica aerogels and phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+                <w:t xml:space="preserve">Yannick Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hébert Sallee</w:t>
+                <w:t xml:space="preserve">Hébert Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Calas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Tantot-Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02495-6⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182747v1</w:t>
+                <w:t xml:space="preserve">hal-01140656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimentation on a new translucent passive solar wall combining silica aerogels and phase change materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous polyurethane aerogels for thermal superinsulation: Textural properties and thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Berthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+                <w:t xml:space="preserve">Hébert Sallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.733-742. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Advances in Design and Modeling of Porous Materials, 224 (9), pp.1737-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140656v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring the south solar energy to the north facade through embedded water pipes</w:t>
+                <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78, pp.834-845. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.10.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086909v1</w:t>
+                <w:t xml:space="preserve">hal-00968818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
+                <w:t xml:space="preserve">Transferring the south solar energy to the north facade through embedded water pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123, pp.220-231. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.834-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968818v1</w:t>
+                <w:t xml:space="preserve">hal-01086909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the thermal performance of exterior walls covered with a recently patented silica-aerogel-based insulating coating</w:t>
               </w:r>
@@ -2230,159 +2230,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogel-based thermal superinsulation: an overview</w:t>
+                <w:t xml:space="preserve">PEMFC application for aviation: Experimental and numerical study of sensitivity to altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Koebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-012-2792-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.10818-10829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700709v1</w:t>
+                <w:t xml:space="preserve">hal-00700736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the carbon texture of platinum/carbon aerogel electrocatalysts on their behavior in a proton exchange membrane fuel cell cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2391,244 +2391,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (12), pp.9742-9757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC application for aviation: Experimental and numerical study of sensitivity to altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Hordé</w:t>
+                <w:t xml:space="preserve">Aerogel-based thermal superinsulation: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Koebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.10818-10829. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.315-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-012-2792-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700736v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Aerogels as Catalyst Supports and First Insights on Their Durability in Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (8), pp.Pages 2297-2307. </w:t>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chénitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,613 +3163,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon xerogels as catalyst supports for PEM fuel cell cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (9), pp.Pages 2461-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">hal-00505941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon xerogels as catalyst supports for PEM fuel cell cathode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lambert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.03.025⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505941v1</w:t>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum supported on resorcinol-formaldehyde based carbon aerogels for PEMFC electrodes: Influence of the carbon support on electrocatalytic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien C. Marie</w:t>
+                <w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Pirard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fulcheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (12), pp.1846-1854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333782v1</w:t>
+                <w:t xml:space="preserve">hal-00125711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum supported on resorcinol-formaldehyde based carbon aerogels for PEMFC electrodes: Influence of the carbon support on electrocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaînet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Langohr</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp. 147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-006-9226-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125711v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-based aerogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,64 +3872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaînet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (6), pp. 509-519. </w:t>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Emile Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 156, pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,64 +4075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion During the Supercritical Drying of Silica Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,187 +4311,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
+                <w:t xml:space="preserve">Study of evaporative drying of treated silica gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Aerogels 7. Proceedings of the 7th International Symposium on Aerogels, 350, pp.379-384. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, p.230-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528565v1</w:t>
+                <w:t xml:space="preserve">hal-00528594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic high-surface-area carbon aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,51 +4563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of polyurethane-based aerogels and xerogels for thermal superinsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,148 +4699,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of evaporative drying of treated silica gels</w:t>
+                <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, p.230-237</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, Aerogels 7. Proceedings of the 7th International Symposium on Aerogels, 350, pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528594v1</w:t>
+                <w:t xml:space="preserve">hal-00528565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly dispersed platinum on carbon aerogels as supported catalysts for PEM fuel cell-electrodes: comparison of two different synthesis paths</w:t>
               </w:r>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pradourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4962,359 +4962,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of silica gels to obtain aerogels : phenomenology and basic techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Characterization of hyperporous polyurethane-based gels by non intrusive mercury porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/DRT-120019055⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (17), p.4881-4887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(03)00481-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529688v1</w:t>
+                <w:t xml:space="preserve">hal-00529725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hyperporous polyurethane-based gels by non intrusive mercury porosimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Drying of silica gels to obtain aerogels : phenomenology and basic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (4), p.593-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/DRT-120019055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(03)00481-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00529725v1</w:t>
+                <w:t xml:space="preserve">hal-00529688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of comparative apparent thermal conductivity of large monolithic silica aerogels for transparent superinsulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hébert Sallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,349 +5372,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Geissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hébert Bruce Sallée</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285 (1-3), p. 187-193. </w:t>
+              <w:t xml:space="preserve">, 2001, 285 (1-3), pp.Pages 154-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00452-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536989v1</w:t>
+                <w:t xml:space="preserve">hal-00523875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Geissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barbieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+                <w:t xml:space="preserve">Hébert Bruce Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 285 (1-3), pp.Pages 154-161. </w:t>
+              <w:t xml:space="preserve">, 2001, 285 (1-3), p. 187-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00447-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00452-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523875v1</w:t>
+                <w:t xml:space="preserve">hal-00536989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation in monolithic silica aerogels and thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5968,623 +5968,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de chaleur dans les blankets aérogels de silice</w:t>
+                <w:t xml:space="preserve">Transferts thermiques dans les blankets aérogels de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">5e Congrès Francais de Thermique - SFT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661814v1</w:t>
+                <w:t xml:space="preserve">hal-01661823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase</w:t>
+                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase et d'air en convection forcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2017 Thermique mer et océans </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663060v1</w:t>
+                <w:t xml:space="preserve">hal-01652216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase et d'air en convection forcée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
+                <w:t xml:space="preserve">Transfert de chaleur dans les blankets aérogels de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2017 Thermique mer et océans </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652216v1</w:t>
+                <w:t xml:space="preserve">hal-01661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Tagliafico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd AIGE/IIETA International Conference and 11th AIGE 2017 Conference on Energy Conversion, Management, Recovery, Saving, Storage and Renewable Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916928v1</w:t>
+                <w:t xml:space="preserve">hal-01663060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid system for battery thermal management for electric vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
+                <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Saio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tagliafico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">2nd AIGE/IIETA International Conference and 11th AIGE 2017 Conference on Energy Conversion, Management, Recovery, Saving, Storage and Renewable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652212v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts thermiques dans les blankets aérogels de silice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+                <w:t xml:space="preserve">A hybrid system for battery thermal management for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès Francais de Thermique - SFT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661823v1</w:t>
+                <w:t xml:space="preserve">hal-01652212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6825,51 +6825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6888,545 +6888,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Performance of the Pressure Swing Recirculation System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin de Grisard</w:t>
+                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDHEA 2014 - International Discussion on Hydrogen Energy and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112582v1</w:t>
+                <w:t xml:space="preserve">hal-01113177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérogels de polyuréthane mésoporeux pour l’isolation thermique : propriétés texturales, thermiques et mécaniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Thermal behavior of a passive solar wall with silica aerogel and phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th International Energy Forum on Advanced Building Skins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Energy Forum, Oct 2014, Bressanone, Italy. pp.197-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113195v1</w:t>
+                <w:t xml:space="preserve">hal-01112698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogel-based coating for energy-efficient building envelopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+                <w:t xml:space="preserve">Aérogels de polyuréthane mésoporeux pour l’isolation thermique : propriétés texturales, thermiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Energy Forum on Advanced Building Skins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Energy Forum, Oct 2014, Bressanone, Italy. pp.753-774</w:t>
+              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112594v1</w:t>
+                <w:t xml:space="preserve">hal-01113195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Long Term Performance of the Pressure Swing Recirculation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Grisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">IDHEA 2014 - International Discussion on Hydrogen Energy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113177v1</w:t>
+                <w:t xml:space="preserve">hal-01112582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of a passive solar wall with silica aerogel and phase change materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerogel-based coating for energy-efficient building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Energy Forum on Advanced Building Skins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Energy Forum, Oct 2014, Bressanone, Italy. pp.197-207</w:t>
+              <w:t xml:space="preserve">, Energy Forum, Oct 2014, Bressanone, Italy. pp.753-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112698v1</w:t>
+                <w:t xml:space="preserve">hal-01112594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing insulation-thermal mass wall layer distribution from maximum time lag and minimum decrement factor point of view</w:t>
               </w:r>
@@ -7514,217 +7514,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and Polyurethane-Based Composite 193 Aerogels for Thermal (Super) Insulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">APACHE: Integrated Hybrid Fuel Cell System for 2-Seat All Electric Aircraft Propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Aerogels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Advancement of Supercritical Fluids (ISASF), Dec 2012, Nancy, France. 4 p. - ISBN 978-2-905267-86-3</w:t>
+              <w:t xml:space="preserve">International Council for Aeronautical Sciences 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Brisbane, Australia. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503494v1</w:t>
+                <w:t xml:space="preserve">hal-00804751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APACHE: Integrated Hybrid Fuel Cell System for 2-Seat All Electric Aircraft Propulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Hordé</w:t>
+                <w:t xml:space="preserve">Silica and Polyurethane-Based Composite 193 Aerogels for Thermal (Super) Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for Aeronautical Sciences 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Brisbane, Australia. 10 p</w:t>
+              <w:t xml:space="preserve">Seminar on Aerogels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Advancement of Supercritical Fluids (ISASF), Dec 2012, Nancy, France. 4 p. - ISBN 978-2-905267-86-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804751v1</w:t>
+                <w:t xml:space="preserve">hal-01503494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of platinum deposit methods on carbon aerogels used in Proton Exchange. Membrane Fuel Cells (PEMFC)</w:t>
               </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7937,346 +7937,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of diffusive limitations in Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
+                <w:t xml:space="preserve">EDLC electrodes from cellulose-based carbon aerogels : influence of the carbon surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p. - http://hdl.handle.net/2268/5136</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. http://hdl.handle.net/2268/12363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490225v1</w:t>
+                <w:t xml:space="preserve">hal-00490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDLC electrodes from cellulose-based carbon aerogels : influence of the carbon surface chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bartosz Grzyb</w:t>
+                <w:t xml:space="preserve">Study of diffusive limitations in Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Job</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. http://hdl.handle.net/2268/12363</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p. - http://hdl.handle.net/2268/5136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490240v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of carbon aerogel texture on PEMFC performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8314,51 +8314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels, a new family of superinsulating materials for various application fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8515,989 +8515,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00432363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage in carbon nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the microporous texture of carbon materials by SAXS-WAXS using contrast variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fairen-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eyler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Guichardot</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Hydrogen Energy Conference 2006, WHEC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.Pages 1019-1023 - ISBN 9781622765409</w:t>
+              <w:t xml:space="preserve">International Carbon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aberdeen - Scotland, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813627v1</w:t>
+                <w:t xml:space="preserve">hal-00526587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aérogels : des matériaux prometteurs pour les applications énergétiques et environnementales.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen storage in carbon nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Breysse Carrabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Allidières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guichardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">16th World Hydrogen Energy Conference 2006, WHEC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.Pages 1019-1023 - ISBN 9781622765409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125812v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the microporous texture of carbon materials by SAXS-WAXS using contrast variation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les aérogels : des matériaux prometteurs pour les applications énergétiques et environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Carbon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Aberdeen - Scotland, United Kingdom. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès des Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526587v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Solvent diffusion during the supercritical CO2 drying of silica aerogels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th European Symposium on Electrochemical Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.333-338</w:t>
+              <w:t xml:space="preserve">11th Polish Drying Symposium XI PSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pozna, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023856v1</w:t>
+                <w:t xml:space="preserve">hal-00023860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinium supported on resorcinol-fomaldehyde based carbon aerogels from PEMFC electrodes : influence of the carbon support on electrocatalytic properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien C. Marie</w:t>
+                <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Chainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.213-219</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th European Symposium on Electrochemical Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023858v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent diffusion during the supercritical CO2 drying of silica aerogels.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+                <w:t xml:space="preserve">Platinium supported on resorcinol-fomaldehyde based carbon aerogels from PEMFC electrodes : influence of the carbon support on electrocatalytic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Polish Drying Symposium XI PSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Pozna, Poland</w:t>
+              <w:t xml:space="preserve">7th European Symposium on Electrochemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023860v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a small heat and power PEM Fuel cell system generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Emile Hubert</w:t>
+                <w:t xml:space="preserve">Supercritical CO2, drying of silica aerogels synthetized in 2-propanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2004, 2nd France-Deutschland Fuel Cell Conference "Fuel Cell materials, engineering, Systems and applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Belfort, France. ISSN: 03787753 - p.139-144</w:t>
+              <w:t xml:space="preserve">7th Italian conference on supercritical fluids and their applications and 9th meeting on supercriticals fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Trieste, Italy. p.12 / ISBN 2-905267-42-9 CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529185v1</w:t>
+                <w:t xml:space="preserve">hal-00529400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2, drying of silica aerogels synthetized in 2-propanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Study of a small heat and power PEM Fuel cell system generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emile Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cauneau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Italian conference on supercritical fluids and their applications and 9th meeting on supercriticals fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Trieste, Italy. p.12 / ISBN 2-905267-42-9 CD-ROM</w:t>
+              <w:t xml:space="preserve">FDFC 2004, 2nd France-Deutschland Fuel Cell Conference "Fuel Cell materials, engineering, Systems and applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Belfort, France. ISSN: 03787753 - p.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529400v1</w:t>
+                <w:t xml:space="preserve">hal-00529185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,90 +9561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale du séchage des gels de silice nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées de l'AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Albi, France. p.111-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9663,264 +9663,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis supercritical drying, structural and thermal properties of polyrethane aerogels : preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Nouveaux matériaux isolants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th meeting on supercritical fluids (Particle Design - Materials and natural products processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Antibes-Juan les Pins, France. p.237-242</w:t>
+              <w:t xml:space="preserve">Colloque national des Thermiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Grenoble, France. p.105-1116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539156v1</w:t>
+                <w:t xml:space="preserve">hal-00539136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux isolants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Synthesis supercritical drying, structural and thermal properties of polyrethane aerogels : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national des Thermiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Grenoble, France. p.105-1116</w:t>
+              <w:t xml:space="preserve">7th meeting on supercritical fluids (Particle Design - Materials and natural products processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Antibes-Juan les Pins, France. p.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539136v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale elaboration process of transparent and monolithic silica aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg. Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,90 +10014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique d'aérogels monolithiques de silice en régime transitoire par les méthodes ruban chaud et Flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 1999 "Thermique et Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France. p.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,64 +10122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct CO2 Supercritical Drying on large Monolithic silica aerogels for transparent insulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10217,103 +10217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'aérogels monolithiques de silice et étude des relations entre leur structure et leur conductivité thermique équivalente mesurée en régime transitoire par la méthode de la sonde à choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 1999 "Thermique et matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France. p.363-368 ISBN 2-84299-120-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10332,882 +10332,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérogels organiques et de carbone : synthèse, propriétés et applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen air fuel cell powered passenger car. FEVER: Fuel cell Electric Vehicle for Efficiency and Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+                <w:t xml:space="preserve">J.C. Griesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcenaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'automne de la société française de métallurgie et de matériaux (SF2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France. p.108</w:t>
+              <w:t xml:space="preserve">HYPOTHESIS II Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Grimsmtad, Norway. p. 1-11- ISBN 0-7923-5062-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546576v1</w:t>
+                <w:t xml:space="preserve">hal-00617100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon aerogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
+                <w:t xml:space="preserve">Conductivité thermique équivalente d'aérogels monolithiques de silice et relations à leur structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"EUROCARBON", science and technology of Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.841-842</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens - SFT 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Toulouse, France. p. 595-600 - ISBN 978-2-84299-034-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549719v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen utilization efficiency in PEM fuel cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
+                <w:t xml:space="preserve">Characterization of carbon aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYPOTHESIS II Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Grimsmtad, Norway. pp.Pages 581-590 - ISBN 0-7923-5062-6</w:t>
+              <w:t xml:space="preserve">"EUROCARBON", science and technology of Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.841-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617952v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation d'aérogels de carbone pour la réalisation de supercondensateurs</w:t>
+                <w:t xml:space="preserve">Aérogels organiques et de carbone : synthèse, propriétés et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les Supercondensateurs (JESC'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1998, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">journées d'automne de la société française de métallurgie et de matériaux (SF2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France. p.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546118v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon aerogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+                <w:t xml:space="preserve">Hydrogen utilization efficiency in PEM fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouveyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Eurocarbon", Science and technology of Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.661-662</w:t>
+              <w:t xml:space="preserve">HYPOTHESIS II Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Grimsmtad, Norway. pp.Pages 581-590 - ISBN 0-7923-5062-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546570v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et étude des relations entre la structure et les propriétés thermiques d'aérogels monolithiques de silice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation d'aérogels de carbone pour la réalisation de supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Pirard</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">des Journées d'Automne de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France. 2.11, page 107</w:t>
+              <w:t xml:space="preserve">Journées d'études sur les Supercondensateurs (JESC'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1998, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617977v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité thermique équivalente d'aérogels monolithiques de silice et relations à leur structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Synthesis of carbon aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens - SFT 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Toulouse, France. p. 595-600 - ISBN 978-2-84299-034-3</w:t>
+              <w:t xml:space="preserve">"Eurocarbon", Science and technology of Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.661-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617972v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen air fuel cell powered passenger car. FEVER: Fuel cell Electric Vehicle for Efficiency and Range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Griesemann</w:t>
+                <w:t xml:space="preserve">Elaboration et étude des relations entre la structure et les propriétés thermiques d'aérogels monolithiques de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Marcenaro</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Federici</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ehrgurger-Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYPOTHESIS II Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Grimsmtad, Norway. p. 1-11- ISBN 0-7923-5062-6</w:t>
+              <w:t xml:space="preserve">des Journées d'Automne de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France. 2.11, page 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617100v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11345,77 +11345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels for Superinsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Wernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Koebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Aerogels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11930,254 +11930,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels for Superinsulation: A Synoptic View</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cellulosic and Polyurethane Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerogels Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 607-633 - Part VIII, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
+              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 191-214 - Part IV, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800575v1</w:t>
+                <w:t xml:space="preserve">hal-00800470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulosic and Polyurethane Aerogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Aerogels for Superinsulation: A Synoptic View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Koebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aegerter, Michel Andre; Leventis, Nicholas; Koebel, Matthias M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerogels Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 191-214 - Part IV, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
+              <w:t xml:space="preserve">, Springer Verlag, pp.Pages 607-633 - Part VIII, 2011, Advances in Sol-Gel Derived Materials and Technologies, 978-1-4419-7589-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7589-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800470v1</w:t>
+                <w:t xml:space="preserve">hal-00800575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12283,51 +12283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purge circuit of a fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Grisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12423,51 +12423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12496,51 +12496,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enduit isolant à base de xerogel de silice</w:t>
+                <w:t xml:space="preserve">Insulating Silica Xerogel Plaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aulagnier</w:t>
@@ -12572,93 +12572,93 @@
                 <w:t xml:space="preserve">Anne Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echantillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2955102. 2011, 22 p</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2523922. 2011, Also published as: FR2955102 (A1) WO2011083174 (A1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800396v1</w:t>
+                <w:t xml:space="preserve">hal-00802101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulating Silica Xerogel Plaster</w:t>
+                <w:t xml:space="preserve">Enduit isolant à base de xerogel de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aulagnier</w:t>
@@ -12690,69 +12690,69 @@
                 <w:t xml:space="preserve">Anne Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Echantillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2523922. 2011, Also published as: FR2955102 (A1) WO2011083174 (A1)</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2955102. 2011, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802101v1</w:t>
+                <w:t xml:space="preserve">hal-00800396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d'un matériau composite et un procédé de préparation d'électrodes pour piles à combustible à membrane et d'électrodes à gaz contenant un tel matériau composite.</w:t>
               </w:r>
@@ -12865,51 +12865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d'élaboration de Xérogels de silice hydrophobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13178,51 +13178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE0F76E6"/>
+    <w:nsid w:val="35D6F902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13409,51 +13409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114219753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03764441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.23891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MK1380Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emile Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Griesemann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcenaro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Federici" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/histoires-de-sciences-et-entreprises/histoires-de-sciences-entreprises.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465078v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pajonk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Elaloui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Begag" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Durant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114219753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03764441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.23891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MK1380Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emile Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Griesemann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcenaro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Federici" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/histoires-de-sciences-et-entreprises/histoires-de-sciences-entreprises.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465078v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pajonk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Elaloui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Begag" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Durant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>