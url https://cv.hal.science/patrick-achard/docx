--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1359,291 +1359,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimentation on a new translucent passive solar wall combining silica aerogels and phase change materials</w:t>
+                <w:t xml:space="preserve">Mesoporous polyurethane aerogels for thermal superinsulation: Textural properties and thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Berthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert Sallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.03.038⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Advances in Design and Modeling of Porous Materials, 224 (9), pp.1737-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140656v1</w:t>
+                <w:t xml:space="preserve">hal-01182747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous polyurethane aerogels for thermal superinsulation: Textural properties and thermal conductivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full scale experimentation on a new translucent passive solar wall combining silica aerogels and phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hébert Sallee</w:t>
+                <w:t xml:space="preserve">Yannick Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Calas</w:t>
+                <w:t xml:space="preserve">Hébert Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Tantot-Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Advances in Design and Modeling of Porous Materials, 224 (9), pp.1737-1747. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.733-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02495-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182747v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogel-based thermal superinsulation: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Koebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3725,51 +3725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-based aerogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion During the Supercritical Drying of Silica Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of polyurethane-based aerogels and xerogels for thermal superinsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Thermal conductivity of divided silica xerogel beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hyperporous polyurethane-based gels by non intrusive mercury porosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of silica gels to obtain aerogels : phenomenology and basic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,77 +5244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of comparative apparent thermal conductivity of large monolithic silica aerogels for transparent superinsulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hébert Sallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation in monolithic silica aerogels and thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6894,51 +6894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7101,77 +7101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aérogels de polyuréthane mésoporeux pour l’isolation thermique : propriétés texturales, thermiques et mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hébert Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7615,64 +7615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica and Polyurethane-Based Composite 193 Aerogels for Thermal (Super) Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,51 +7995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Biarritz, France. http://hdl.handle.net/2268/12363</w:t>
@@ -8314,51 +8314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels, a new family of superinsulating materials for various application fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8771,51 +8771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aérogels : des matériaux prometteurs pour les applications énergétiques et environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,51 +8879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent diffusion during the supercritical CO2 drying of silica aerogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9013,51 +9013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9237,51 +9237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2, drying of silica aerogels synthetized in 2-propanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale du séchage des gels de silice nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9669,51 +9669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux matériaux isolants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9751,51 +9751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis supercritical drying, structural and thermal properties of polyrethane aerogels : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9876,51 +9876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale elaboration process of transparent and monolithic silica aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg. Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermique d'aérogels monolithiques de silice en régime transitoire par les méthodes ruban chaud et Flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,51 +10122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct CO2 Supercritical Drying on large Monolithic silica aerogels for transparent insulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10217,51 +10217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'aérogels monolithiques de silice et étude des relations entre leur structure et leur conductivité thermique équivalente mesurée en régime transitoire par la méthode de la sonde à choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,51 +10463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivité thermique équivalente d'aérogels monolithiques de silice et relations à leur structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11072,51 +11072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et étude des relations entre la structure et les propriétés thermiques d'aérogels monolithiques de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11345,51 +11345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels for Superinsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannis Wernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11936,51 +11936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulosic and Polyurethane Aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12056,51 +12056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels for Superinsulation: A Synoptic View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Koebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12423,51 +12423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12865,51 +12865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d'élaboration de Xérogels de silice hydrophobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13178,51 +13178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35D6F902"/>
+    <w:nsid w:val="5ED96797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13409,51 +13409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114219753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03764441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.23891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MK1380Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emile Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Griesemann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcenaro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Federici" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/histoires-de-sciences-et-entreprises/histoires-de-sciences-entreprises.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465078v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pajonk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Elaloui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Begag" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Durant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114219753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03764441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02495-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.23891" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MK1380Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Koebel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2792-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDX93G3K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emile Hubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930600778270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.049" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVK4FVSK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00481-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X75FQVWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/DRT-120019055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htjr065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529400v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539156v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg. Petermann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Gullbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nitz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Griesemann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcenaro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Federici" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrgurger-Dolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413149v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Wernery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-springer-com.minesparis-psl.idm.oclc.org/series/15558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_48" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/histoires-de-sciences-et-entreprises/histoires-de-sciences-entreprises.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBV5TW23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7589-8_26" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V1618S49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02465078v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aulagnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Echantillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800396v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Candido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pajonk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Elaloui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Begag" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Durant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>