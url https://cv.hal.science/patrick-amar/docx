--- v0 (2026-03-12)
+++ v1 (2026-04-12)
@@ -810,265 +810,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor potency of the moonlighting enzyme-decorated cytoskeleton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vic Norris</w:t>
+                <w:t xml:space="preserve">Novel insights regarding the sigmoidal pattern of resistance to neomycin conferred by the aphII gene, in Streptomyces lividans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joelle Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2091-14-3⟩</w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2191-0855-3-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766058v1</w:t>
+                <w:t xml:space="preserve">hal-00794555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights regarding the sigmoidal pattern of resistance to neomycin conferred by the aphII gene, in Streptomyces lividans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor potency of the moonlighting enzyme-decorated cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Seghezzi</w:t>
+                <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joelle Virolle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2191-0855-3-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2091-14-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794555v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome Replication in Escherichia coli: Life on the Scales</w:t>
               </w:r>
@@ -1275,51 +1275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a library of synthetic promoters revealed some specific features of strong Streptomyces promoters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,77 +1922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic automaton shows how enzyme assemblies may contribute to metabolic efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2037,282 +2037,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state kinetic behaviour of functioning-dependent structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legent</w:t>
+                <w:t xml:space="preserve">Modelling of complex biological systems in the context of genomics: an account of a multidisciplinary thematic seminar held in Montpellier (France) in April 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.103-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972221v1</w:t>
+                <w:t xml:space="preserve">hal-00830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of complex biological systems in the context of genomics: an account of a multidisciplinary thematic seminar held in Montpellier (France) in April 2005</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Képès</w:t>
+                <w:t xml:space="preserve">Steady-state kinetic behaviour of functioning-dependent structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (18), pp.4287-4299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05425.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830064v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">questions for cell cyclists</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,64 +3487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Patrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2020.041499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9090299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v5i12.1598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mugler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brennan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Huebner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516503113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-015-9258-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-14-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seghezzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-3-13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life2040286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry I Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koebmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Virolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3018-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPD26RBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05425.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022629004589" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_40" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kepes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kepes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epigenomique.free.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00929785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Patrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2020.041499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9090299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v5i12.1598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mugler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brennan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Huebner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516503113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-015-9258-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seghezzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-3-13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-14-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life2040286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry I Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koebmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Virolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3018-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPD26RBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05425.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022629004589" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_40" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kepes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kepes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epigenomique.free.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00929785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>