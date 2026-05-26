--- v1 (2026-04-12)
+++ v2 (2026-05-26)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomachines For Medical Diagnosis</w:t>
+                <w:t xml:space="preserve">Pandæsim: An Epidemic Spreading Stochastic Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5185/amlett.2020.041499⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology9090299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059916v1</w:t>
+                <w:t xml:space="preserve">hal-02946466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandæsim: An Epidemic Spreading Stochastic Simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomachines For Medical Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Espeut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mellis Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (9), pp.299. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology9090299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5185/amlett.2020.041499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946466v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer‐aided biochemical programming of synthetic microreactors as diagnostic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vic Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -810,308 +810,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights regarding the sigmoidal pattern of resistance to neomycin conferred by the aphII gene, in Streptomyces lividans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor potency of the moonlighting enzyme-decorated cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Seghezzi</w:t>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joelle Virolle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2191-0855-3-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2091-14-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794555v1</w:t>
+                <w:t xml:space="preserve">hal-00766058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor potency of the moonlighting enzyme-decorated cytoskeleton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel insights regarding the sigmoidal pattern of resistance to neomycin conferred by the aphII gene, in Streptomyces lividans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joelle Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2091-14-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2191-0855-3-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766058v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome Replication in Escherichia coli: Life on the Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vic Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life (Chicago, Ill. : 1978)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (4), pp.286-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vic Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain R Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry I Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,64 +1275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a library of synthetic promoters revealed some specific features of strong Streptomyces promoters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Koebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vic Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic characterization of emergent phenomena in complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moncion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1909,90 +1909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic automaton shows how enzyme assemblies may contribute to metabolic efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2037,545 +2037,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of complex biological systems in the context of genomics: an account of a multidisciplinary thematic seminar held in Montpellier (France) in April 2005</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Steady-state kinetic behaviour of functioning-dependent structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (18), pp.4287-4299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05425.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830064v1</w:t>
+                <w:t xml:space="preserve">hal-02972221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state kinetic behaviour of functioning-dependent structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of complex biological systems in the context of genomics: an account of a multidisciplinary thematic seminar held in Montpellier (France) in April 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Képès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.103-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972221v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">questions for cell cyclists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HSIM: a simulation programme to study large assemblies of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.124--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469523v1</w:t>
+                <w:t xml:space="preserve">hal-01276581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSIM: a simulation programme to study large assemblies of proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">questions for cell cyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dérue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4, pp.124--130</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276581v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of biological processes in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,77 +2643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperstructures, genome analysis and I-Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2809,51 +2809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-calculateur booléen à base de réseaux métaboliques intégré dans une vésicule artificielle: temporisation par oscillateur enzymatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">advances in Systems and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel biological in silico simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes oscillants chaotiques en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de Printemps 2014 de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Biologie Théorique, May 2014, St Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3176,51 +3176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of some methods for simulation of biochemical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de Printemps 2012 de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,51 +3245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSIM: an hybrid stochastic simulation system for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,51 +3362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,247 +3455,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybolites: novel therapeutical tools based on stochastic automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detection of emergent phenomena in multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moncion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">modelling complex biological systems</w:t>
+              <w:t xml:space="preserve">Proceedings of the Evry Spring School on Modelling Complex Biological Systems in the Context of Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469544v1</w:t>
+                <w:t xml:space="preserve">hal-00340469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of emergent phenomena in multi-agent systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybolites: novel therapeutical tools based on stochastic automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Evry Spring School on Modelling Complex Biological Systems in the Context of Genomics</w:t>
+              <w:t xml:space="preserve">modelling complex biological systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340469v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Biochemical Agent-Based Models Using Petri Nets</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moncion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Agent Based Modeling and Simulation (ABModSim 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vianna, Austria. pp.695--700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moncion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes multi-agents vers la conception de systèmes artificiels socio-mimétiques (JFSMA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.187--190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moncion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the fourth international joint conference on Autonomous agents and multiagent systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Netherlands. pp.1365--1366, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of The 2012 Evry Spring School on Modelling Complex Biological Systems in the Context of Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Kepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Sophia-Antipolis Spring School on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Evry Spring School on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Nice 2009 spring school on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,51 +4524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Lille 2008 spring school on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Evry 2007 spring school on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Bordeaux spring school on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,51 +4867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Montpellier spring school on Modelling Complex Biological Systems in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the EVRY spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the DIEPPE spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the AUTRANS spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Képès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,51 +5330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'étude de la dynamique des systèmes biologiques et aux systèmes de calcul en biologie synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Paris Sud - Paris XI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5561,51 +5561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Patrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2020.041499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9090299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v5i12.1598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mugler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brennan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Huebner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516503113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-015-9258-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seghezzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-3-13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-14-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life2040286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry I Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koebmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Virolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3018-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPD26RBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05425.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022629004589" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_40" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kepes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kepes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epigenomique.free.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00929785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9090299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Patrick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2020.041499" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20177845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18103/mra.v5i12.1598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mugler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Brennan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Huebner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516503113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-015-9258-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-14-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seghezzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-0855-3-13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life2040286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry I Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000345328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koebmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Virolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3018-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NPD26RBV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moncion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-2-27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05425.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022629004589" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Baillieul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09465-6_40" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766014v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kepes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kepes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epigenomique.free.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tracqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00929785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>