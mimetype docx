--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -488,174 +488,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse, politique, désidentification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cingolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.038.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naissance de Tumultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cingolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943052v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00782096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalidad - Esbozo de dialogo europa-america latina acerca de una categoria sociologica</w:t>
               </w:r>
@@ -3497,51 +3497,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista cruzada en torno a la palabra &amp;quot;Precariedad”, proyecto &amp;quot;Circulación de enfoques latinoamericanos y franceses en las ciencias sociales del trabajo</w:t>
+                <w:t xml:space="preserve">Entrevista [video] cruzada en torno a la palabra &amp;quot;Precariedad”. Proyecto &amp;quot;Circulación de enfoques latinoamericanos y franceses en las ciencias sociales del trabajo: entrevistas cruzadas sobre conceptos centrales o emergentes&amp;quot;. https://trabatraba.hypotheses.org/1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cingolani</w:t>
@@ -3585,51 +3585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview croisée autour du mot “Précarité”, projet &amp;quot;Circulation des approches françaises et latino-américaines dans les sciences sociales du travail&amp;quot;. Vidéo associée au projet &amp;quot;Circulation des approches françaises et latino-américaines dans les sciences sociales du travail&amp;quot; (https://trabatraba.hypotheses.org)</w:t>
+                <w:t xml:space="preserve">Interview [vidéo] croisée autour du mot “Précarité”. Projet &amp;quot;Circulation des approches françaises et latino-américaines dans les sciences sociales du travail&amp;quot;. https://trabatraba.hypotheses.org/1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cingolani</w:t>
@@ -4004,51 +4004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angelo Maurice Cingolani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.037.0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.038.0171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Royall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03681459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Kesselman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasten Juli&#225;n V&#233;jar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mondon-Navazo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine D&#8217;amours" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angelo Maurice Cingolani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.037.0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.038.0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00298977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabanet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Royall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03681459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Kesselman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasten Juli&#225;n V&#233;jar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>