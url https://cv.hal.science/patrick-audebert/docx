--- v1 (2026-03-28)
+++ v2 (2026-04-30)
@@ -2212,286 +2212,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot Electrons Transverse Refluxing in Ultraintense Laser-Solid Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buffechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mancic</w:t>
+                <w:t xml:space="preserve">J. Psikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Audebert</w:t>
+                <w:t xml:space="preserve">L. Romagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blancard</w:t>
+                <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.015005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561866v1</w:t>
+                <w:t xml:space="preserve">in2p3-00525616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Electrons Transverse Refluxing in Ultraintense Laser-Solid Interactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Romagnani</w:t>
+                <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andreev</w:t>
+                <w:t xml:space="preserve">J. Robiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.21-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00525616v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of millijoule picosecond K-alpha radiation from 100 TW laser-solid interaction</w:t>
               </w:r>
@@ -2602,51 +2602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,277 +2876,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced hot-electron localization and heating in high-contrast ultraintense laser irradiation of microcone targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray absorption for the study of warm dense matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rassuchine</w:t>
+                <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. d'Humieres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Koenig</w:t>
+                <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (3)</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561878v1</w:t>
+                <w:t xml:space="preserve">hal-01561872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption for the study of warm dense matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">Enhanced hot-electron localization and heating in high-contrast ultraintense laser irradiation of microcone targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rassuchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Humieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourment</w:t>
+                <w:t xml:space="preserve">P. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hulin</w:t>
+                <w:t xml:space="preserve">M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (12)</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561872v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of plasma heating by fast electron transport at the back side of solid targets</w:t>
               </w:r>
@@ -3528,286 +3528,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00152506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma mirrors for ultrahigh-intensity optics</w:t>
+                <w:t xml:space="preserve">High dynamic range streak camera for subpicosecond time-resolved x-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">C. Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quéré</w:t>
+                <w:t xml:space="preserve">S. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Geindre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Ceccotti</w:t>
+                <w:t xml:space="preserve">V. Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166802v1</w:t>
+                <w:t xml:space="preserve">hal-01561887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dynamic range streak camera for subpicosecond time-resolved x-ray spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma mirrors for ultrahigh-intensity optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">J.-P. Geindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Magnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pitre</w:t>
+                <w:t xml:space="preserve">T. Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.424-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561887v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for nuclear physics with lasers</w:t>
               </w:r>
@@ -4069,64 +4069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Wake Emission of High-Order Harmonics from Overdense Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,51 +8551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournier, K. B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic Processes in Plasmas</w:t>
@@ -8993,51 +8993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80151399"/>
+    <w:nsid w:val="A0815BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9141,51 +9141,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EB4047C"/>
+    <w:nsid w:val="0090B0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9375,51 +9375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-audebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-3946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-1351-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Benjamin Ohland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapeneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Badarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.574715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapenau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2024.84" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Humblot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna De Sousa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01741518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Williams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daboussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sentoku" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buffechoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02436-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/688/1/012039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shepherd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.135003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Psikal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romagnani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.015005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rassuchine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humieres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koenig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01132-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#238;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026408" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Amthor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.065401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Geindre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys595" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CBD6T7MB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002753" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys199" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508687v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500492941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenais-Popovics" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Geindre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F&#246;rster" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/11/312" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5RVBLQMX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matthieussent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gauthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibbon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Altenbernd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Teubner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F&#246;rster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.R6352" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.2278" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465614v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Mancini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Schlyaptseva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Garrec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265182" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Freneaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SF1K.3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578706v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pellegrina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01374585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01371558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Paradkar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanc&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Desforges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.090" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHM9GXCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.43" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01366135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dennetiere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Troussel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Rosch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reverdin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011027" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561831v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bourgaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-audebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-3946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-1351-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Benjamin Ohland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapeneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Badarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.574715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapenau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2024.84" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Humblot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna De Sousa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01741518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Williams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daboussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sentoku" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buffechoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02436-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/688/1/012039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shepherd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.135003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Psikal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romagnani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.015005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rassuchine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humieres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01132-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#238;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026408" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Amthor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.065401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Geindre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys595" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CBD6T7MB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002753" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys199" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508687v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500492941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenais-Popovics" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Geindre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F&#246;rster" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/11/312" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5RVBLQMX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matthieussent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gauthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibbon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Altenbernd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Teubner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F&#246;rster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.R6352" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.2278" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465614v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Mancini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Schlyaptseva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Garrec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265182" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Freneaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SF1K.3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578706v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pellegrina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01374585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01371558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Paradkar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanc&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Desforges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.090" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHM9GXCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.43" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01366135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dennetiere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Troussel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Rosch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reverdin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011027" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561831v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bourgaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>