--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1330-3946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xNJaN4cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/ABG-1351-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -203,5995 +224,5995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam combining strategies for highenergy and high-repetition rate lasers dedicated to inertial nuclear fusion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Benjamin Ohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rapeneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Badarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (22), pp.45615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.574715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass: potential for high energy laser facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (3), pp.311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.533492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.575169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining of large-aperture high-energy Nd:glass laser amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rapenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Badarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/hpl.2024.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor optical amplifiers as an optical arbitrary waveform generator for high-energy laser systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rapeneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (22), pp.37959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.530119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the ultrafast XUV optical properties of x-ray free-electron-laser heated matter with high-order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth O. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Künzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.023414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01741518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-generated surface magnetic fields inhibit laser-driven sheath acceleration of high-energy protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sentoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Korzhimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buffechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-02436-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01881052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apollon 10 PW laser: experimental and theoretical investigation of the temporal characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.e34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/hpl.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission spectroscopy of well-characterised non-LTE plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 688, pp.012039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/688/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The creation of large-volume, gradient-free warm dense matter with an x-ray free-electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (3), pp.030703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4916103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and current progress of the Apollon 10 PW project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (e2), 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/hpl.2014.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Equilibrium of a Laser-Generated Carbon-Ion Beam in Warm Dense Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (13), pp.135003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.135003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond control of collective electron motion in plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malvache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.416 - 421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphys2269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring hot electron distributions in intense laser interaction with dense matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buffechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.063023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/14/6/063023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">J. Robiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyrusse</w:t>
+                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561863v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Electrons Transverse Refluxing in Ultraintense Laser-Solid Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Buffechoux</w:t>
+                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Psikal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Romagnani</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andreev</w:t>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00525616v1</w:t>
+                <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot Electrons Transverse Refluxing in Ultraintense Laser-Solid Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buffechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mancic</w:t>
+                <w:t xml:space="preserve">J. Psikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Audebert</w:t>
+                <w:t xml:space="preserve">L. Romagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blancard</w:t>
+                <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.015005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561866v1</w:t>
+                <w:t xml:space="preserve">in2p3-00525616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of millijoule picosecond K-alpha radiation from 100 TW laser-solid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chalupsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hájková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.035002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created x-ray sources from low- to mid-Z elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (1), pp.99-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hedp.2009.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption for the study of warm dense matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced hot-electron localization and heating in high-contrast ultraintense laser irradiation of microcone targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rassuchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Humieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of plasma heating by fast electron transport at the back side of solid targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aléonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 175, pp.143-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01132-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00414503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast electron transport and induced heating in solid targets from rear side interferometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Nicolaî</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aléonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.026408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.026408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00260265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of strongly inhomogeneous energy deposition in target heating with laser-produced ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. U. Amthor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Aléonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.065401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.065401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00152506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dynamic range streak camera for subpicosecond time-resolved x-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma mirrors for ultrahigh-intensity optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (6), pp.424-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphys595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for nuclear physics with lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aléonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49, pp.B79-B86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0741-3335/49/12B/S06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00206185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-kHz table-top ultrashort hard x-ray source for time-resolved x-ray protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (18), pp.2753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.31.002753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Wake Emission of High-Order Harmonics from Overdense Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quéré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dobosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.125004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.125004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-driven proton scaling laws and new paths towards energy increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Humières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (1), pp.48-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphys199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical shadowgraphy and proton imaging as diagnostics tools for fast electron propagation in ultrahigh-intensity laser-matter interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manclossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160 (10 - 12), pp.575 - 585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10420150500492941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump-noise transfer in optical parametric chirped-pulse amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (21), pp.2921-2923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.30.002921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the X-ray emission time of different elements irradiated with a subpicosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenais-Popovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and photon production from relativistic laser–plasma interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-M. Aleonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43 (7), pp.629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0029-5515/43/7/317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy of a thin foil plasma produced by a short-pulse high-intensity laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (1-4), pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal melting in semiconductors measured at femtosecond resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 410, pp.65-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/35065045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved femtosecond x-ray diffraction by an ultra-short pulse produced by a laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (11), pp.1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/12/11/312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monomode guiding of 10(16) W/cm(2) laser pulses over 100 Rayleigh lengths in hollow capillary dielectric tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Matthieussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82 (23), pp.4655-4658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser wakefield: Experimental study of nonlinear radial electron oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 5 (4), pp.1162-1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma density determination by transmission of laser-generated surface harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gibbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Altenbernd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Teubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55 (6), pp.R6352-R6355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.55.R6352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency increase and damping of nonlinear electron plasma oscillations in cylindrical symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 78 (18), pp.3463-3466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurements of Hard X Rays and Second-Harmonic Emission in fs Laser-Target Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Gizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Giulietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giulietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76 (13), pp.2278-2281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.76.2278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser particle acceleration: Beat-wave and wakefield experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 38 (12A), pp.A295-A300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stark broadening of satellite lines in silicon plasmas driven by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Schlyaptseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 54 (4), pp.4147-4154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.54.4147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6201,1845 +6222,1845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design update and recent results of the Apollon 10 PW facility (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics, Conference on High-Power, High-Energy, and High-Intensity Laser Technology III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.102380Q, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2265182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design update and recent results of the Apollon 10 PW facility (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Freneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Jose, California United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.SF1K.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the Apollon 10 PW laser (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUIL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montebello, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apollon 10 PW laser: experimental and theoretical investigation of the temporal aspects (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLSE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-contrast 10-fs OPCPA-based Front-End for the Apollon-10PW laser (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pellegrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollon 10PW project : an upcoming ultra-intense facility (orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Design and current progress of the Apollon 10 PW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ping Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Advanced Lasers and Photon Sources (ALPS’14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Suzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2014.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370913v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and current progress of the Apollon 10 PW project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Apollon 10PW project : an upcoming ultra-intense facility (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on High Power Laser Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd Advanced Lasers and Photon Sources (ALPS’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374585v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical component requirement for ultra-short and ultra-intense lasers (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chériaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">: Pacific-Rim Laser Damage (PLD’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current status of the Apollon-10P project (orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-P Zou</w:t>
+                <w:t xml:space="preserve">Laser plasma acceleration of electrons with multi-PW laser beams in the frame of CILEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Conference on Ultrahigh Intensity Lasers (ICUIL) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st European Advanced Accelerator Concepts Workshop (EAAC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Biodola, Italy. pp.27-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.10.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371558v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00903672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser plasma acceleration of electrons with multi-PW laser beams in the frame of CILEX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.G. Desforges</w:t>
+                <w:t xml:space="preserve">The current status of the Apollon-10P project (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Advanced Accelerator Concepts Workshop (EAAC2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internationnal Conference on Ultrahigh Intensity Lasers (ICUIL) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Goa, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00903672v1</w:t>
+                <w:t xml:space="preserve">hal-01371558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apollon-10P project: Design and current status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Laser (ASSL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Apollon-10P: conception et état d'avancement (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO (Journées Nationales des Cristaux pour l'Optique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on the Apollon-10PW laser facility (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cheriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Inertial Fusion and Applications (IFSA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie X monochromatique à haute résolution dans un domaine large bande pour le Laser Mégajoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dennetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Troussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Rosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UVX 2010 - 10e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Porquerolles, France. pp.193-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/uvx/2011027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8049,158 +8070,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear activation techniques for analysis of laser induced energetic protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aléonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O.Cabellos, J.Sanz, G.Velarde, J.M.Perlado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Laser Interaction with Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.592-597, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00129137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8210,147 +8231,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of X sources created by sub-picosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquemot, S. and Klisnick, A. and Ruchon, T. pp.7-14, 2008, Uvx 2008: 9e Colloque Sur Les Sources Coherentes Et Incoherentes Uv, Vuv Et X; Applications Et Developpements Recents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8360,412 +8381,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission spectroscopy of well-characterised non-LTE plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Inertial Fusion Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 688, 2016, Journal of Physics Conference Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-edge Absorption spectra in Warm Dense Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournier, K. B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic Processes in Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1161, pp.200-+, 2009, AIP Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the time-resolved X-ray emission of different elements irradiated with a subpicosecond high-power laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenais-Popovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kyrala, G. A. and Gauthier, J. C. J. and MacDonald, C. A. and Khounsary, A. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser-Generated and Other Laboratory X-Ray and Euv Sources, Optics, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5196, pp.205-212, 2003, Proceedings of the Society of Photo-Optical Instrumentation Engineers (Spie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8775,157 +8796,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source à rayons X compacte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR20050012083 ; WO2007063062 (A1). 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8993,51 +9014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0815BDD"/>
+    <w:nsid w:val="F824777C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9141,51 +9162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0090B0B8"/>
+    <w:nsid w:val="2147D30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9375,51 +9396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-audebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-3946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-1351-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Benjamin Ohland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapeneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Badarau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.574715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Sousa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapenau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2024.84" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Humblot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna De Sousa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01741518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Williams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daboussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sentoku" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buffechoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02436-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/688/1/012039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shepherd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.135003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Psikal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romagnani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.015005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rassuchine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humieres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01132-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#238;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026408" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Amthor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.065401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Geindre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys595" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CBD6T7MB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002753" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys199" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508687v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500492941" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561901v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenais-Popovics" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Geindre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F&#246;rster" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/11/312" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5RVBLQMX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matthieussent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gauthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibbon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Altenbernd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Teubner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F&#246;rster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.R6352" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.2278" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465614v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Mancini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Schlyaptseva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Garrec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265182" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Freneaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SF1K.3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578706v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pellegrina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01374585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01371558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Paradkar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanc&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Desforges" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.090" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHM9GXCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.43" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01366135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dennetiere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Troussel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Rosch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reverdin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011027" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561831v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bourgaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561870v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-audebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-3946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xNJaN4cAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-1351-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebegue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Benjamin Ohland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapeneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Badarau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.574715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna de Sousa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rapenau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2024.84" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Humblot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna De Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01741518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daboussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iwan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023414" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sentoku" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korzhimanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buffechoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02436-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/688/1/012039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shepherd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.135003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2269" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/6/063023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Psikal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romagnani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.015005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561869v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rassuchine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humieres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koenig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01132-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nicola&#238;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Amthor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Al&#233;onard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.065401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Geindre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys595" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/12B/S06" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CBD6T7MB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Darmon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.002753" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.125004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manclossi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150500492941" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cotel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.002921" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenais-Popovics" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagels" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Geindre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cochet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Aleonard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/43/7/317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CXM205XQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561904v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rischel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uschmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35065045" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F&#246;rster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/11/312" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5RVBLQMX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matthieussent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gauthier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibbon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Altenbernd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Teubner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F&#246;rster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.R6352" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561934v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.76.2278" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561935v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00465614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Mancini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Schlyaptseva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.4147" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586407v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Garrec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Blanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265182" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Freneaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.SF1K.3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578706v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pellegrina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01374585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370981v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903672v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Paradkar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanc&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Desforges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.090" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHM9GXCS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01371558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheriaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01370492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.43" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01366135v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00600930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dennetiere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Troussel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Rosch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Reverdin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2011027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129137v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Claverie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561882v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bourgaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561870v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>