--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Bachèlery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-bachelery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0108-5486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.108579. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geyser and Zélée seamounts and adjacent basin as witnesses of SW Indian Ocean tectonic and carbonate-siliciclastic-volcanoclastic sediment interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhishna Buljore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107673. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary explosive phonolitic volcanism of Petite-Terre (Mayotte, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-023-01697-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Losq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Pannefieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 620, pp.121326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of the volcanism in the southern Mozambique Channel: Geomorphological and structural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. J Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitel-Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106755. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03582346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the links between volcano flank collapse and the magmatic evolution of an ocean island volcano: Fogo, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie-Neige Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96897-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine morphology of the Comoros volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 432, pp.106383. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olgeir Sigmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Glorieuses seamount in the SW Indian Ocean and surrounding deep Somali Basin since the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 427, pp.106202. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS U/Pb zircon timescale constraints of the Pleistocene latest magmatic activity in the Sancy stratovolcano (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling frequency of turbidites in the Bengal fan during the last 248 kyr cal BP: Clues from a presently inactive channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105965. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island dunites as analogs of the Martian chassignites: Tracking trapped melts with incompatible trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344-345, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field, textural, and geochemical monitoring to track eruption triggers and dynamics: a case study from Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.431-455. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-9-431-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of source fertility on the eruptive activity of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32809-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The offshore east African rift system: new insights from the Sakalaves seamounts (Davie Ridge, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-9, pp.10.1111/ter.12353. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow system rejuvenation and magma discharge trends at Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 463, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the La Réunion mantle plume source inferred from olivine-hosted melt inclusions from the adventive cones of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172 (9), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-017-1397-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-Driven Deposits in an Active Margin (Ionian Sea) Over the Last 330 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Rhéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (9), pp.3270 - 3291. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tectonic and volcanism on the Neogene evolution of isolated carbonate platforms (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355, pp.114 - 131. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Petrogenesis of Plagioclase-ultraphyric Basalts from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.675 - 698. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effusive crises at Piton de la Fournaise 2014–2015: a review of a multi-national response model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-017-0062-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the complex origin of turbidite activity on the Calabrian Arc (Ionian Sea) over the last 60ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive eruptions from the interaction of magmatic and hydrothermal systems during flank extension: the Bellecombe Tephra of Piton de La Fournaise (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Ort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of sulfide liquids in hotspot volcanism (La Réunion): Pb isotope constraints from residual Fe–Cu oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity current activity along the flanks of a volcanic edifice: The Mafate volcaniclastic complex, La Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of an active resurgent dome evidenced by geophysical investigations: The Yenkahe dome-Yasur volcano system (Siwi caldera, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of coeval shear and normal stress of Piton de la Fournaise flank displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7846 - 7866. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and demise of Cenozoic isolated carbonate platforms: New insights from the Mozambique Channel seamounts (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.90 - 105. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01089376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural outline of the Yenkahe volcanic resurgent dome (Tanna Island, Vanuatu Arc, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esline Garaébiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 268, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcaniclastic sedimentation on the submarine slopes of a basaltic hotspot volcano: Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sediment transfer from land to deep-sea: Insights into shallow multibeam bathymetry at La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Piton de la Fournaise volcano (La Réunion, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between collapse structures, hydrothermal systems, and magma intrusions: the case of the central area of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (2), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0535-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and building of basaltic shield volcanoes: the example of the Piton de La Fournaise terminal cone (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (8), pp.1881-1897. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption forerunners from multiparameter monitoring and application for eruptions time predictability (Piton de la Fournaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.B11203. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and evolution of the plumbing system of Piton de la Fournaise volcano inferred from clustering of 2007 eruptive cycle seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 202, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of large eruptions at Piton de La Fournaise volcano (La Réunion Island): Contribution of a distant tiltmeter station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (1–2), pp.96--104. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotope fractionation during magma degassing: Constraints from silicic differentiates and natural gas condensates from Piton de la Fournaise volcano (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1–2), pp.26--34. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetism of Piton de la Fournaise: Bearing on volcanic activity at La Réunion Island and geomagnetic secular variation in Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303 (3–4), pp.361--368. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calderas, landslides and paleo-canyons on Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189 (1-2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New behaviour of the Piton de La Fournaise volcano feeding system (La Réunion Island) deduced from GPS data: Influence of the 2007 Dolomieu caldera collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (1–2), pp.48--56. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrology of 1977 to 1998 eruptions of Piton de la Fournaise, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.109-125. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma transport and storage at Piton de La Fournaise (La Réunion) between 1972 and 2007: A review of geophysical and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Recent advances on the geodynamics of Piton de la Fournaise volcano, 184 (1–2), pp.93--108. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.152-163. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insitutional and social responses to hazards related to Karthala volcano, Comoros: Part I: Analysis of the May 2006 eruptive crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.33--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera rim collapse: A hidden volcanic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177 (2), pp.525-530. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma crystallization and viscosity: A study of molten basalts from the Piton de la Fournaise volcano (La Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 256 (3-4), pp.242-251. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (21), pp.L21301. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B4), pp.B04205. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B04205. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on magma transfers and structures involved in the 2003 activity at Piton de La Fournaise from displacement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B03207. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle precursors of volcanic eruptions at Piton de la Fournaise detected by extensometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL025495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signature of a phreatic explosion: hydrofracturing damage patterns at Karthala volcano, Comores Islands, Indian ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-005-0411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des éruptions au Piton de la Fournaise: processus et risques volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Histoire-géographie, 22, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanches on the western flank of Piton des Neiges shield volcano (Reunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/174.2.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposits related to degradation processes on Piton des Neiges Volcano (Reunion Island): overview and geological hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 123 (1-2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00026-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal system mapped by CSAMT on Karthala volcano, Grande Comore Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-9851(01)00078-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of vertical ground deformations during eruptions at Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cheminee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une collection géologique hétérogène d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Jouhannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guitreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du mont sous-marin des Glorieuses (Sud-Ouest Océan Indien) et du bassin profond Somali depuis le Crétacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and destruction of volcanic islands: a review of 40 years of exploration of the submarine flanks of La Réunion Island volcanoes, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geyer Traver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIG Volcanologique pour la connaissance de l'aléa éruptif du Piton de la Fournaise, Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the Conférence Francophone ESRI 2012, 3-4 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France. (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-cooled volcanoes ? New insights on convective airflow process within Miyakejima and Piton de la Fournaise volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Geshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the mantle source of La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Hémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, United States. pp.A-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00701088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-structural investigations in Fogo caldera, Cape Verde Islands. Workshop on Collapse Calderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Descloîtres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI- Commission on Collapse Calderas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint Denis, La, Réunion. pp.113--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the edification of a basaltic shield volcano, la Fournaise on Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI International Volcanological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection d'un aquifère basaltique perché, apport de l'analyse géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème réunion des Sc de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance de l'histoire géologique des volcans: un préalable indispensable à leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 1, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-81, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Geological History of Volcanoes: An essential Prerequisite to Their Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat, University of Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-57, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and morphostructural evolution of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-59, 2016, Active volcanoes of the World, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-historic (&amp;lt;5 kyears) explosive activity at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Principe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachèlery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.107-138, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and Volcaniclastic Sedimentation at Piton de la Fournaise: From Source to Deep Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Eruptive History of Karthala Volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidi Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.345-366, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island: A Typical Example of a Basaltic Shield Volcano with Rapid Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Kemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, Monique and André, Marie-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-270, 2014, Landscapes and Landforms of France, 978-94-007-7021-8. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots and Large Igneous Provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shroder, J. (Ed. in Chief), Owen, Lewis A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geomorphology Volume 5 : Tectonic Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.195-228, 2013, Reference Module in Earth Systems and Environmental Sciences, 978-0-08-088522-3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374739-6.00084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mapping of the Lava Flows at Piton de la Fournaise Volcano, by Combining Thermal Data in Near and Visible Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Servadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Escalante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing - Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0651-7. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping multi-level temporal data set to investigate the spatio-temporal evolution of volcanic activity of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Piton de la Fournaise (Ile de la Réunion). Étude Volcanologique, Structurale et Pétrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université de Clermont-Ferrand, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04579037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId470"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Bachèlery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-bachelery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0108-5486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.108579. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geyser and Zélée seamounts and adjacent basin as witnesses of SW Indian Ocean tectonic and carbonate-siliciclastic-volcanoclastic sediment interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhishna Buljore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107673. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary explosive phonolitic volcanism of Petite-Terre (Mayotte, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-023-01697-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Losq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Pannefieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 620, pp.121326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of the volcanism in the southern Mozambique Channel: Geomorphological and structural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. J Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitel-Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106755. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03582346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the links between volcano flank collapse and the magmatic evolution of an ocean island volcano: Fogo, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie-Neige Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96897-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine morphology of the Comoros volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 432, pp.106383. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olgeir Sigmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Glorieuses seamount in the SW Indian Ocean and surrounding deep Somali Basin since the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 427, pp.106202. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS U/Pb zircon timescale constraints of the Pleistocene latest magmatic activity in the Sancy stratovolcano (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling frequency of turbidites in the Bengal fan during the last 248 kyr cal BP: Clues from a presently inactive channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105965. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island dunites as analogs of the Martian chassignites: Tracking trapped melts with incompatible trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344-345, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field, textural, and geochemical monitoring to track eruption triggers and dynamics: a case study from Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.431-455. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-9-431-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of source fertility on the eruptive activity of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32809-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The offshore east African rift system: new insights from the Sakalaves seamounts (Davie Ridge, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-9, pp.10.1111/ter.12353. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the La Réunion mantle plume source inferred from olivine-hosted melt inclusions from the adventive cones of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172 (9), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-017-1397-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow system rejuvenation and magma discharge trends at Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 463, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Rhéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (9), pp.3270 - 3291. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-Driven Deposits in an Active Margin (Ionian Sea) Over the Last 330 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tectonic and volcanism on the Neogene evolution of isolated carbonate platforms (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355, pp.114 - 131. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Petrogenesis of Plagioclase-ultraphyric Basalts from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.675 - 698. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effusive crises at Piton de la Fournaise 2014–2015: a review of a multi-national response model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-017-0062-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive eruptions from the interaction of magmatic and hydrothermal systems during flank extension: the Bellecombe Tephra of Piton de La Fournaise (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Ort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of sulfide liquids in hotspot volcanism (La Réunion): Pb isotope constraints from residual Fe–Cu oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the complex origin of turbidite activity on the Calabrian Arc (Ionian Sea) over the last 60ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity current activity along the flanks of a volcanic edifice: The Mafate volcaniclastic complex, La Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of an active resurgent dome evidenced by geophysical investigations: The Yenkahe dome-Yasur volcano system (Siwi caldera, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of coeval shear and normal stress of Piton de la Fournaise flank displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7846 - 7866. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and demise of Cenozoic isolated carbonate platforms: New insights from the Mozambique Channel seamounts (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.90 - 105. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01089376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural outline of the Yenkahe volcanic resurgent dome (Tanna Island, Vanuatu Arc, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esline Garaébiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 268, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcaniclastic sedimentation on the submarine slopes of a basaltic hotspot volcano: Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sediment transfer from land to deep-sea: Insights into shallow multibeam bathymetry at La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between collapse structures, hydrothermal systems, and magma intrusions: the case of the central area of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (2), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0535-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and building of basaltic shield volcanoes: the example of the Piton de La Fournaise terminal cone (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (8), pp.1881-1897. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Piton de la Fournaise volcano (La Réunion, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption forerunners from multiparameter monitoring and application for eruptions time predictability (Piton de la Fournaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.B11203. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of large eruptions at Piton de La Fournaise volcano (La Réunion Island): Contribution of a distant tiltmeter station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (1–2), pp.96--104. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotope fractionation during magma degassing: Constraints from silicic differentiates and natural gas condensates from Piton de la Fournaise volcano (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1–2), pp.26--34. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and evolution of the plumbing system of Piton de la Fournaise volcano inferred from clustering of 2007 eruptive cycle seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 202, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetism of Piton de la Fournaise: Bearing on volcanic activity at La Réunion Island and geomagnetic secular variation in Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303 (3–4), pp.361--368. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calderas, landslides and paleo-canyons on Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189 (1-2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New behaviour of the Piton de La Fournaise volcano feeding system (La Réunion Island) deduced from GPS data: Influence of the 2007 Dolomieu caldera collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (1–2), pp.48--56. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrology of 1977 to 1998 eruptions of Piton de la Fournaise, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.109-125. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma transport and storage at Piton de La Fournaise (La Réunion) between 1972 and 2007: A review of geophysical and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Recent advances on the geodynamics of Piton de la Fournaise volcano, 184 (1–2), pp.93--108. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.152-163. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insitutional and social responses to hazards related to Karthala volcano, Comoros: Part I: Analysis of the May 2006 eruptive crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.33--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera rim collapse: A hidden volcanic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177 (2), pp.525-530. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma crystallization and viscosity: A study of molten basalts from the Piton de la Fournaise volcano (La Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 256 (3-4), pp.242-251. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (21), pp.L21301. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B4), pp.B04205. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on magma transfers and structures involved in the 2003 activity at Piton de La Fournaise from displacement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B03207. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B04205. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle precursors of volcanic eruptions at Piton de la Fournaise detected by extensometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL025495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signature of a phreatic explosion: hydrofracturing damage patterns at Karthala volcano, Comores Islands, Indian ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-005-0411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des éruptions au Piton de la Fournaise: processus et risques volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Histoire-géographie, 22, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanches on the western flank of Piton des Neiges shield volcano (Reunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/174.2.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposits related to degradation processes on Piton des Neiges Volcano (Reunion Island): overview and geological hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 123 (1-2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00026-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal system mapped by CSAMT on Karthala volcano, Grande Comore Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-9851(01)00078-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of vertical ground deformations during eruptions at Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cheminee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une collection géologique hétérogène d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Jouhannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guitreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du mont sous-marin des Glorieuses (Sud-Ouest Océan Indien) et du bassin profond Somali depuis le Crétacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and destruction of volcanic islands: a review of 40 years of exploration of the submarine flanks of La Réunion Island volcanoes, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geyer Traver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIG Volcanologique pour la connaissance de l'aléa éruptif du Piton de la Fournaise, Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the Conférence Francophone ESRI 2012, 3-4 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France. (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-cooled volcanoes ? New insights on convective airflow process within Miyakejima and Piton de la Fournaise volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Geshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the mantle source of La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Hémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, United States. pp.A-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00701088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-structural investigations in Fogo caldera, Cape Verde Islands. Workshop on Collapse Calderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Descloîtres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI- Commission on Collapse Calderas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint Denis, La, Réunion. pp.113--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the edification of a basaltic shield volcano, la Fournaise on Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI International Volcanological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection d'un aquifère basaltique perché, apport de l'analyse géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème réunion des Sc de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance de l'histoire géologique des volcans: un préalable indispensable à leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 1, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-81, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Geological History of Volcanoes: An essential Prerequisite to Their Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat, University of Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-57, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and morphostructural evolution of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-59, 2016, Active volcanoes of the World, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and Volcaniclastic Sedimentation at Piton de la Fournaise: From Source to Deep Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-historic (&amp;lt;5 kyears) explosive activity at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Principe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachèlery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.107-138, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Eruptive History of Karthala Volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidi Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.345-366, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island: A Typical Example of a Basaltic Shield Volcano with Rapid Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Kemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, Monique and André, Marie-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-270, 2014, Landscapes and Landforms of France, 978-94-007-7021-8. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots and Large Igneous Provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shroder, J. (Ed. in Chief), Owen, Lewis A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geomorphology Volume 5 : Tectonic Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.195-228, 2013, Reference Module in Earth Systems and Environmental Sciences, 978-0-08-088522-3. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374739-6.00084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mapping of the Lava Flows at Piton de la Fournaise Volcano, by Combining Thermal Data in Near and Visible Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Servadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Escalante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing - Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0651-7. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping multi-level temporal data set to investigate the spatio-temporal evolution of volcanic activity of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Piton de la Fournaise (Ile de la Réunion). Étude Volcanologique, Structurale et Pétrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université de Clermont-Ferrand, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04579037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E5BB48"/>
+    <w:nsid w:val="283955DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bachelery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0108-5486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068733887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhishna Buljore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzevahirtzian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biscara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. March&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106383" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106202" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Francomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.07.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12353" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1397-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore K&#246;ng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006950" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courgeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.04.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351751v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Ort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0998-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.07.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Gara&#233;biti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.10.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SNF1CS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.01.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0640-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0P8ZPK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0535-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPX92LT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0636-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1407TZB5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1FL4BFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.01.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5WGML2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65ZNDT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Telouk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3XD23QZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tanguy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZQWPB2M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Smietana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3QRQ30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453266v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HCSPQ7V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241156v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.039" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS383QJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285148v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031248" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311954v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004598" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285077v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Staudacher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004379" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kowalski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-005-0411-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZD83J89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02161009v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04604810v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courteaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Savin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.2.125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fevre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00026-X" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FK7S82-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100526v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ritz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(01)00078-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1G2F7DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cheminee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delorme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587906v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Counts" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537818v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00701088v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166617v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ritz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166613v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courteaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robineau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166606v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865881v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877097v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147341v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147342v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morandi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Principe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907349v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Soul&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Nassor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_22" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Kemp" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-7022-5&#8322;5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_25" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066808v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374739-6.00084-1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923489v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Servadio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37685" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953166v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579037v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bachelery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0108-5486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068733887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhishna Buljore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzevahirtzian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biscara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. March&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106383" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106202" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Francomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.07.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12353" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1397-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore K&#246;ng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006950" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courgeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.04.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Ort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0998-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.07.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Gara&#233;biti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.10.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SNF1CS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.01.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0535-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPX92LT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0636-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1407TZB5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0640-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0P8ZPK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1FL4BFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65ZNDT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Telouk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3XD23QZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.01.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5WGML2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tanguy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZQWPB2M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Smietana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3QRQ30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HCSPQ7V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241156v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.039" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS383QJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285148v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031248" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004598" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285077v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Staudacher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004379" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242837v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kowalski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-005-0411-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZD83J89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02161009v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04604810v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courteaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Savin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.2.125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fevre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00026-X" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FK7S82-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100526v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ritz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(01)00078-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1G2F7DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cheminee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delorme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587906v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Counts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537818v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953192v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00701088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ritz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courteaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robineau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166606v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865881v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147341v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147342v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morandi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Principe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Soul&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Nassor" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_22" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109094v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Kemp" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-7022-5&#8322;5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_25" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066808v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374739-6.00084-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923489v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Servadio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37685" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953166v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579037v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>