--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Bachèlery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-bachelery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0108-5486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.108579. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geyser and Zélée seamounts and adjacent basin as witnesses of SW Indian Ocean tectonic and carbonate-siliciclastic-volcanoclastic sediment interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhishna Buljore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107673. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary explosive phonolitic volcanism of Petite-Terre (Mayotte, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-023-01697-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Losq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Pannefieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 620, pp.121326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of the volcanism in the southern Mozambique Channel: Geomorphological and structural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. J Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitel-Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106755. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03582346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the links between volcano flank collapse and the magmatic evolution of an ocean island volcano: Fogo, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie-Neige Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96897-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine morphology of the Comoros volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 432, pp.106383. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olgeir Sigmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Glorieuses seamount in the SW Indian Ocean and surrounding deep Somali Basin since the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 427, pp.106202. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS U/Pb zircon timescale constraints of the Pleistocene latest magmatic activity in the Sancy stratovolcano (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling frequency of turbidites in the Bengal fan during the last 248 kyr cal BP: Clues from a presently inactive channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105965. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island dunites as analogs of the Martian chassignites: Tracking trapped melts with incompatible trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344-345, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field, textural, and geochemical monitoring to track eruption triggers and dynamics: a case study from Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.431-455. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-9-431-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of source fertility on the eruptive activity of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32809-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The offshore east African rift system: new insights from the Sakalaves seamounts (Davie Ridge, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-9, pp.10.1111/ter.12353. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the La Réunion mantle plume source inferred from olivine-hosted melt inclusions from the adventive cones of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172 (9), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-017-1397-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow system rejuvenation and magma discharge trends at Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 463, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Rhéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (9), pp.3270 - 3291. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-Driven Deposits in an Active Margin (Ionian Sea) Over the Last 330 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tectonic and volcanism on the Neogene evolution of isolated carbonate platforms (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355, pp.114 - 131. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Petrogenesis of Plagioclase-ultraphyric Basalts from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.675 - 698. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effusive crises at Piton de la Fournaise 2014–2015: a review of a multi-national response model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-017-0062-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive eruptions from the interaction of magmatic and hydrothermal systems during flank extension: the Bellecombe Tephra of Piton de La Fournaise (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Ort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of sulfide liquids in hotspot volcanism (La Réunion): Pb isotope constraints from residual Fe–Cu oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the complex origin of turbidite activity on the Calabrian Arc (Ionian Sea) over the last 60ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity current activity along the flanks of a volcanic edifice: The Mafate volcaniclastic complex, La Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of an active resurgent dome evidenced by geophysical investigations: The Yenkahe dome-Yasur volcano system (Siwi caldera, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of coeval shear and normal stress of Piton de la Fournaise flank displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7846 - 7866. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and demise of Cenozoic isolated carbonate platforms: New insights from the Mozambique Channel seamounts (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.90 - 105. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01089376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural outline of the Yenkahe volcanic resurgent dome (Tanna Island, Vanuatu Arc, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esline Garaébiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 268, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcaniclastic sedimentation on the submarine slopes of a basaltic hotspot volcano: Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sediment transfer from land to deep-sea: Insights into shallow multibeam bathymetry at La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between collapse structures, hydrothermal systems, and magma intrusions: the case of the central area of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (2), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0535-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and building of basaltic shield volcanoes: the example of the Piton de La Fournaise terminal cone (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (8), pp.1881-1897. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Piton de la Fournaise volcano (La Réunion, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption forerunners from multiparameter monitoring and application for eruptions time predictability (Piton de la Fournaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.B11203. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of large eruptions at Piton de La Fournaise volcano (La Réunion Island): Contribution of a distant tiltmeter station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (1–2), pp.96--104. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotope fractionation during magma degassing: Constraints from silicic differentiates and natural gas condensates from Piton de la Fournaise volcano (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1–2), pp.26--34. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and evolution of the plumbing system of Piton de la Fournaise volcano inferred from clustering of 2007 eruptive cycle seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 202, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetism of Piton de la Fournaise: Bearing on volcanic activity at La Réunion Island and geomagnetic secular variation in Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303 (3–4), pp.361--368. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calderas, landslides and paleo-canyons on Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189 (1-2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New behaviour of the Piton de La Fournaise volcano feeding system (La Réunion Island) deduced from GPS data: Influence of the 2007 Dolomieu caldera collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (1–2), pp.48--56. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrology of 1977 to 1998 eruptions of Piton de la Fournaise, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.109-125. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma transport and storage at Piton de La Fournaise (La Réunion) between 1972 and 2007: A review of geophysical and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Recent advances on the geodynamics of Piton de la Fournaise volcano, 184 (1–2), pp.93--108. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.152-163. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insitutional and social responses to hazards related to Karthala volcano, Comoros: Part I: Analysis of the May 2006 eruptive crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.33--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera rim collapse: A hidden volcanic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177 (2), pp.525-530. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma crystallization and viscosity: A study of molten basalts from the Piton de la Fournaise volcano (La Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 256 (3-4), pp.242-251. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (21), pp.L21301. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B4), pp.B04205. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on magma transfers and structures involved in the 2003 activity at Piton de La Fournaise from displacement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B03207. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B04205. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle precursors of volcanic eruptions at Piton de la Fournaise detected by extensometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL025495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signature of a phreatic explosion: hydrofracturing damage patterns at Karthala volcano, Comores Islands, Indian ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-005-0411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des éruptions au Piton de la Fournaise: processus et risques volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Histoire-géographie, 22, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanches on the western flank of Piton des Neiges shield volcano (Reunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/174.2.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposits related to degradation processes on Piton des Neiges Volcano (Reunion Island): overview and geological hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 123 (1-2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00026-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal system mapped by CSAMT on Karthala volcano, Grande Comore Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-9851(01)00078-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of vertical ground deformations during eruptions at Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cheminee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une collection géologique hétérogène d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Jouhannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guitreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du mont sous-marin des Glorieuses (Sud-Ouest Océan Indien) et du bassin profond Somali depuis le Crétacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and destruction of volcanic islands: a review of 40 years of exploration of the submarine flanks of La Réunion Island volcanoes, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geyer Traver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIG Volcanologique pour la connaissance de l'aléa éruptif du Piton de la Fournaise, Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the Conférence Francophone ESRI 2012, 3-4 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France. (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-cooled volcanoes ? New insights on convective airflow process within Miyakejima and Piton de la Fournaise volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Geshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the mantle source of La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Hémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, United States. pp.A-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00701088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-structural investigations in Fogo caldera, Cape Verde Islands. Workshop on Collapse Calderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Descloîtres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI- Commission on Collapse Calderas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint Denis, La, Réunion. pp.113--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the edification of a basaltic shield volcano, la Fournaise on Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI International Volcanological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection d'un aquifère basaltique perché, apport de l'analyse géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème réunion des Sc de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance de l'histoire géologique des volcans: un préalable indispensable à leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 1, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-81, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Geological History of Volcanoes: An essential Prerequisite to Their Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat, University of Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-57, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and morphostructural evolution of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-59, 2016, Active volcanoes of the World, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and Volcaniclastic Sedimentation at Piton de la Fournaise: From Source to Deep Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-historic (&amp;lt;5 kyears) explosive activity at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Principe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachèlery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.107-138, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Eruptive History of Karthala Volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidi Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.345-366, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island: A Typical Example of a Basaltic Shield Volcano with Rapid Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Kemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, Monique and André, Marie-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-270, 2014, Landscapes and Landforms of France, 978-94-007-7021-8. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots and Large Igneous Provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shroder, J. (Ed. in Chief), Owen, Lewis A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geomorphology Volume 5 : Tectonic Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.195-228, 2013, Reference Module in Earth Systems and Environmental Sciences, 978-0-08-088522-3. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374739-6.00084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mapping of the Lava Flows at Piton de la Fournaise Volcano, by Combining Thermal Data in Near and Visible Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Servadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Escalante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing - Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0651-7. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping multi-level temporal data set to investigate the spatio-temporal evolution of volcanic activity of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Piton de la Fournaise (Ile de la Réunion). Étude Volcanologique, Structurale et Pétrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université de Clermont-Ferrand, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04579037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Bachèlery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-bachelery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0108-5486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 473, pp.108579. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geyser and Zélée seamounts and adjacent basin as witnesses of SW Indian Ocean tectonic and carbonate-siliciclastic-volcanoclastic sediment interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhishna Buljore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107673. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary explosive phonolitic volcanism of Petite-Terre (Mayotte, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-023-01697-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faulting and piston collapse in the mantle sustained the largest submarine eruption ever documented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Hoste-Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome van Der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 647, pp.119026. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Losq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Pannefieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 620, pp.121326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of the volcanism in the southern Mozambique Channel: Geomorphological and structural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. J Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pitel-Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106755. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03582346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged trachyte storage and unusual remobilization at Piton de la Fournaise, La Réunion Island, Indian Ocean: Li, O, Sr, Nd, Pb and Th Isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olgeir Sigmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egab048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the links between volcano flank collapse and the magmatic evolution of an ocean island volcano: Fogo, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie-Neige Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96897-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine morphology of the Comoros volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biscara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 432, pp.106383. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Glorieuses seamount in the SW Indian Ocean and surrounding deep Somali Basin since the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 427, pp.106202. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02564912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island dunites as analogs of the Martian chassignites: Tracking trapped melts with incompatible trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344-345, pp.452-463. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS U/Pb zircon timescale constraints of the Pleistocene latest magmatic activity in the Sancy stratovolcano (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Francomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling frequency of turbidites in the Bengal fan during the last 248 kyr cal BP: Clues from a presently inactive channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Fauquembergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105965. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The offshore east African rift system: new insights from the Sakalaves seamounts (Davie Ridge, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1-9, pp.10.1111/ter.12353. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field, textural, and geochemical monitoring to track eruption triggers and dynamics: a case study from Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.431-455. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-9-431-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of source fertility on the eruptive activity of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32809-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-Driven Deposits in an Active Margin (Ionian Sea) Over the Last 330 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of cooling-limited and volume-limited flow systems: Examples from channels in the Piton de la Fournaise April 2007 lava-flow field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Rhéty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (9), pp.3270 - 3291. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC006839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow system rejuvenation and magma discharge trends at Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 463, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of the La Réunion mantle plume source inferred from olivine-hosted melt inclusions from the adventive cones of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172 (9), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-017-1397-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric potential anomaly induced by humid air convection within Piton de La Fournaise volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tectonic and volcanism on the Neogene evolution of isolated carbonate platforms (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355, pp.114 - 131. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Petrogenesis of Plagioclase-ultraphyric Basalts from La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.675 - 698. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effusive crises at Piton de la Fournaise 2014–2015: a review of a multi-national response model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-017-0062-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the complex origin of turbidite activity on the Calabrian Arc (Ionian Sea) over the last 60ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Köng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive eruptions from the interaction of magmatic and hydrothermal systems during flank extension: the Bellecombe Tephra of Piton de La Fournaise (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Ort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of sulfide liquids in hotspot volcanism (La Réunion): Pb isotope constraints from residual Fe–Cu oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.179-192. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity current activity along the flanks of a volcanic edifice: The Mafate volcaniclastic complex, La Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of an active resurgent dome evidenced by geophysical investigations: The Yenkahe dome-Yasur volcano system (Siwi caldera, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of coeval shear and normal stress of Piton de la Fournaise flank displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7846 - 7866. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and demise of Cenozoic isolated carbonate platforms: New insights from the Mozambique Channel seamounts (SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.90 - 105. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilite-bearing lavas in Mayotte (France): An insight into the mantle source below the Comores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Caroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208-209, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01089376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural outline of the Yenkahe volcanic resurgent dome (Tanna Island, Vanuatu Arc, South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esline Garaébiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 268, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcaniclastic sedimentation on the submarine slopes of a basaltic hotspot volcano: Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sediment transfer from land to deep-sea: Insights into shallow multibeam bathymetry at La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cancouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00915021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure and building of basaltic shield volcanoes: the example of the Piton de La Fournaise terminal cone (La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (8), pp.1881-1897. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between collapse structures, hydrothermal systems, and magma intrusions: the case of the central area of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (2), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0535-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Piton de la Fournaise volcano (La Réunion, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.1945-1961. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-012-0640-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption forerunners from multiparameter monitoring and application for eruptions time predictability (Piton de la Fournaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.B11203. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JB009167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of large eruptions at Piton de La Fournaise volcano (La Réunion Island): Contribution of a distant tiltmeter station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (1–2), pp.96--104. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotope fractionation during magma degassing: Constraints from silicic differentiates and natural gas condensates from Piton de la Fournaise volcano (Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1–2), pp.26--34. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and evolution of the plumbing system of Piton de la Fournaise volcano inferred from clustering of 2007 eruptive cycle seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 202, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetism of Piton de la Fournaise: Bearing on volcanic activity at La Réunion Island and geomagnetic secular variation in Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 303 (3–4), pp.361--368. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New behaviour of the Piton de La Fournaise volcano feeding system (La Réunion Island) deduced from GPS data: Influence of the 2007 Dolomieu caldera collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (1–2), pp.48--56. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calderas, landslides and paleo-canyons on Piton de la Fournaise volcano (La Réunion Island, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189 (1-2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insitutional and social responses to hazards related to Karthala volcano, Comoros: Part I: Analysis of the May 2006 eruptive crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.33--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal infrared image analysis of a quiescent cone on Piton de la Fournaise volcano: Evidence of convective air flow within an unconsolidated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (3-4), pp.228--244. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrology of 1977 to 1998 eruptions of Piton de la Fournaise, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.109-125. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma transport and storage at Piton de La Fournaise (La Réunion) between 1972 and 2007: A review of geophysical and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Recent advances on the geodynamics of Piton de la Fournaise volcano, 184 (1–2), pp.93--108. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.152-163. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma crystallization and viscosity: A study of molten basalts from the Piton de la Fournaise volcano (La Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 256 (3-4), pp.242-251. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera rim collapse: A hidden volcanic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 177 (2), pp.525-530. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on magma transfers and structures involved in the 2003 activity at Piton de La Fournaise from displacement data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B03207. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.B04205. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April 2007 collapse of Piton de la Fournaise: A new example of caldera formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (21), pp.L21301. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the structural inheritance of the oceanic lithosphere in the magmato-tectonic evolution of Piton de la Fournaise volcano (La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B4), pp.B04205. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle precursors of volcanic eruptions at Piton de la Fournaise detected by extensometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL025495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signature of a phreatic explosion: hydrofracturing damage patterns at Karthala volcano, Comores Islands, Indian ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-005-0411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des éruptions au Piton de la Fournaise: processus et risques volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Histoire-géographie, 22, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanches on the western flank of Piton des Neiges shield volcano (Reunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/174.2.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposits related to degradation processes on Piton des Neiges Volcano (Reunion Island): overview and geological hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 123 (1-2), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00026-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal system mapped by CSAMT on Karthala volcano, Grande Comore Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (3), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-9851(01)00078-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of vertical ground deformations during eruptions at Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cheminee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 19 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une collection géologique hétérogène d'un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Jouhannel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guitreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du mont sous-marin des Glorieuses (Sud-Ouest Océan Indien) et du bassin profond Somali depuis le Crétacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Counts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and destruction of volcanic islands: a review of 40 years of exploration of the submarine flanks of La Réunion Island volcanoes, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Geyer Traver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un SIG Volcanologique pour la connaissance de l'aléa éruptif du Piton de la Fournaise, Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the Conférence Francophone ESRI 2012, 3-4 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Versailles, France. (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-cooled volcanoes ? New insights on convective airflow process within Miyakejima and Piton de la Fournaise volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Geshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-structural investigations in Fogo caldera, Cape Verde Islands. Workshop on Collapse Calderas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Descloîtres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI- Commission on Collapse Calderas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint Denis, La, Réunion. pp.113--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in the mantle source of La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Smietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Hémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, United States. pp.A-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00701088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Gas Flow in Terrestrial and Martian Volcanic Soils: Implications for the Interpretation of THEMIS-IR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pasadena, CA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermography of volcanic areas on Piton de la Fournaise, Reunion Island : Mapping surface properties and possible detection of convective air flow within volcanic debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the edification of a basaltic shield volcano, la Fournaise on Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI International Volcanological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection d'un aquifère basaltique perché, apport de l'analyse géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème réunion des Sc de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la Terre tremble. Séismes, éruptions volcaniques et glissements de terrain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deverchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Christiane Grappin et Eric Humler. CNRS editions, pp.264, 2019, 978-2-271-12467-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Geological History of Volcanoes: An essential Prerequisite to Their Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat, University of Clermont-Ferrand, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-57, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance de l'histoire géologique des volcans: un préalable indispensable à leur surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 1, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-81, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Eruptive History of Karthala Volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidi Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Nassor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.345-366, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and morphostructural evolution of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-59, 2016, Active volcanoes of the World, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-historic (&amp;lt;5 kyears) explosive activity at Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Principe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachèlery, Patrick and Lénat, Jean-François and Di Muro, Andrea and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean: Piton de la Fournaise and Karthala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.107-138, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and Volcaniclastic Sedimentation at Piton de la Fournaise: From Source to Deep Marine Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bachèlery; J.-F. Lenat; Andréa Di Muro; Laurent Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean. Active Volcanoes of the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-642-31394-3. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31395-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion Island: A Typical Example of a Basaltic Shield Volcano with Rapid Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Kemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, Monique and André, Marie-Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-270, 2014, Landscapes and Landforms of France, 978-94-007-7021-8. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7022-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Spots and Large Igneous Provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shroder, J. (Ed. in Chief), Owen, Lewis A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geomorphology Volume 5 : Tectonic Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.195-228, 2013, Reference Module in Earth Systems and Environmental Sciences, 978-0-08-088522-3. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374739-6.00084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Mapping of the Lava Flows at Piton de la Fournaise Volcano, by Combining Thermal Data in Near and Visible Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Servadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Escalante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing - Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0651-7. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping multi-level temporal data set to investigate the spatio-temporal evolution of volcanic activity of Piton de la Fournaise volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Piton de la Fournaise (Ile de la Réunion). Étude Volcanologique, Structurale et Pétrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université de Clermont-Ferrand, 1981. Français. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04579037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="283955DE"/>
+    <w:nsid w:val="7DC5FC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bachelery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0108-5486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068733887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhishna Buljore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzevahirtzian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biscara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. March&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106383" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106202" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Francomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.07.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12353" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1397-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore K&#246;ng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006950" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courgeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.04.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Ort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0998-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.07.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Gara&#233;biti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.10.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SNF1CS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.01.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0535-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPX92LT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0636-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1407TZB5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0640-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0P8ZPK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1FL4BFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65ZNDT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Telouk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3XD23QZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.01.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5WGML2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tanguy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZQWPB2M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Smietana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148221v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3QRQ30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HCSPQ7V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241156v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010553v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.039" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS383QJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285148v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031248" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004598" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285077v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Staudacher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004379" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242837v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kowalski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-005-0411-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZD83J89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02161009v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04604810v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courteaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Savin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.2.125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fevre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00026-X" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FK7S82-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100526v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ritz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(01)00078-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1G2F7DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cheminee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delorme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587906v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Counts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537818v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953192v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00701088v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ritz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courteaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robineau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166606v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865881v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147341v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147342v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morandi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Principe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Soul&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Nassor" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_22" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109094v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Kemp" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-7022-5&#8322;5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_25" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066808v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374739-6.00084-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923489v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Servadio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37685" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953166v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579037v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bachelery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0108-5486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068733887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhishna Buljore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04777021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03267101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzevahirtzian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biscara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. March&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106383" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Counts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jorry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106202" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Francomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.02.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courgeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01858790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-431-2018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32809-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01651639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore K&#246;ng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006950" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01634863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Rh&#233;ty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC006839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coppola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1397-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courgeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.04.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01709111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-017-0062-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351751v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Ort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0998-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.08.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.07.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caroff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esline Gara&#233;biti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.10.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SNF1CS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.01.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01525184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0636-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1407TZB5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0535-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPX92LT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0640-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0P8ZPK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Grasso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1FL4BFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D65ZNDT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Telouk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuville" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.02.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3XD23QZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.01.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL5WGML2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tanguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZQWPB2M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.02.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ3QRQ30-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Smietana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010553v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HCSPQ7V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380869v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.039" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS383QJN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373485v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Staudacher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004379" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242837v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004598" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031248" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311948v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Catherine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kowalski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-005-0411-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZD83J89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02161009v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04604810v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courteaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Savin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.2.125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fevre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00026-X" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FK7S82-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02100526v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ritz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(01)00078-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1G2F7DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cheminee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delorme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587906v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Counts" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537818v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953192v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166617v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ritz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00701088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C H&#233;mond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166613v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courteaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robineau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166606v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171221v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deverchere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865881v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907349v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Soul&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Nassor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_22" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147342v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morandi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Principe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leroi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907346v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_6" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02109094v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Kemp" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-007-7022-5&#8322;5" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7022-5_25" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066808v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374739-6.00084-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Servadio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37685" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953166v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579037v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>