--- v0 (2026-03-10)
+++ v1 (2026-05-11)
@@ -467,96 +467,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enregistrement et l’agrément des prestataires de services sur actifs numériques</w:t>
+                <w:t xml:space="preserve">Publication des seuils retenus en matière d’identification des actionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, n° 131, pp. 50-55 </w:t>
+              <w:t xml:space="preserve">, 2020, n° 191, pp. 57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020632v1</w:t>
+                <w:t xml:space="preserve">hal-03023643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification civiliste des bitcoins par la jurisprudence</w:t>
               </w:r>
@@ -605,96 +605,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication des seuils retenus en matière d’identification des actionnaires</w:t>
+                <w:t xml:space="preserve">L’enregistrement et l’agrément des prestataires de services sur actifs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 191, pp. 57-58</w:t>
+              <w:t xml:space="preserve">, A paraître, n° 131, pp. 50-55 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023643v1</w:t>
+                <w:t xml:space="preserve">hal-03020632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de mise en garde au prisme du conseil en investissement</w:t>
               </w:r>
@@ -1157,454 +1157,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguïtés sur l'information privilégiée relative à la survie financière d'un émetteur</w:t>
+                <w:t xml:space="preserve">Les infrastructures de marché et la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Études conjointes de rapports relatifs à la blockchain (I): rapport d'information sur les &amp;quot;chaînes de blocs&amp;quot; » ; Note sous Rapport d'information de l'Assemblée Nationale numéro 150 (XVème législature) sur les chaînes de blocs (Blockchains), présenté par Mme Laure de la Raudière et M. Jean-Michel Mis, décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Note sous Commission des sanctions de l'AMF, Sociétés Montaigne Fashion Group, Jeketi Mar Capital, Financière du Phoenix, SCI Plainville de MM, décision SAN-2019-04 du 17 avril 2019 (n°186), pp.P.40</w:t>
+              <w:t xml:space="preserve">, 2019, 184, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Loi PACTE: création d'un instrument de crédit sur matières premières sous-jacentes de contrats financiers</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation du règlement général de l'AMF au nouveau régime de retrait obligatoire issu de la loi PACTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Note sous Loi numéro 2019-486 du 22 mai 2019 relative à la croissance et la transformation des entreprises, Journal officiel numéro 0119 (n°185), pp. 31-32 </w:t>
+              <w:t xml:space="preserve">, 2019, n° 187, pp. 44-45 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Thèmes et commentaires, pp.P.390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du règlement général de l'AMF au nouveau régime de retrait obligatoire issu de la loi PACTE</w:t>
+                <w:t xml:space="preserve">Loi PACTE: création d'un instrument de crédit sur matières premières sous-jacentes de contrats financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 187, pp. 44-45 </w:t>
+              <w:t xml:space="preserve">, 2019, Note sous Loi numéro 2019-486 du 22 mai 2019 relative à la croissance et la transformation des entreprises, Journal officiel numéro 0119 (n°185), pp. 31-32 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014890v1</w:t>
+                <w:t xml:space="preserve">hal-03010692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Études conjointes de rapports relatifs à la blockchain (I): rapport d'information sur les &amp;quot;chaînes de blocs&amp;quot; » ; Note sous Rapport d'information de l'Assemblée Nationale numéro 150 (XVème législature) sur les chaînes de blocs (Blockchains), présenté par Mme Laure de la Raudière et M. Jean-Michel Mis, décembre 2018</w:t>
+                <w:t xml:space="preserve">Ambiguïtés sur l'information privilégiée relative à la survie financière d'un émetteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 184, pp.50-51</w:t>
+              <w:t xml:space="preserve">, 2019, Note sous Commission des sanctions de l'AMF, Sociétés Montaigne Fashion Group, Jeketi Mar Capital, Financière du Phoenix, SCI Plainville de MM, décision SAN-2019-04 du 17 avril 2019 (n°186), pp.P.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015198v1</w:t>
+                <w:t xml:space="preserve">hal-03014870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernière pierre au régime des titres financiers et minibons sur blockchain</w:t>
               </w:r>
@@ -1791,234 +1791,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des règles internes d'un PSI au corpus disciplinaire de l'AMF</w:t>
+                <w:t xml:space="preserve">Études conjointes de rapports relatifs à la blockchain (II): rapport d'information sur les &amp;quot;chaînes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Note sous Autorité des Marchés Financiers, Comité Des Sanctions, numéro SAN-2018-16 (n° 184), pp.P.54</w:t>
+              <w:t xml:space="preserve">, 2018, Note sous Rapport d'information de l'Assemblée Nationale numéro 150 (XVème législature) sur les chaînes de blocs (Blockchains), Présenté par Mme Laure de la Raudière et M. Jean-Michel Mis (n° 184), pp. 51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010667v1</w:t>
+                <w:t xml:space="preserve">hal-03010620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études conjointes de rapports relatifs à la blockchain (II): rapport d'information sur les &amp;quot;chaînes de blocs</w:t>
+                <w:t xml:space="preserve">Études conjointes de rapports relatifs à la blockchain (III): rapport d'information sur les &amp;quot;chaînes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Note sous Rapport d'information de l'Assemblée Nationale numéro 150 (XVème législature) sur les chaînes de blocs (Blockchains), Présenté par Mme Laure de la Raudière et M. Jean-Michel Mis (n° 184), pp. 51-52</w:t>
+              <w:t xml:space="preserve">, 2018, Note sous Rapport d'information de l'Assemblée Nationale numéro 150 (XVème législature) sur les chaînes de blocs (Blockchains), Présenté par Mme Laure de la Raudière et M. Jean-Michel Mis (n° 184), pp. 52-53 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010620v1</w:t>
+                <w:t xml:space="preserve">hal-03010645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études conjointes de rapports relatifs à la blockchain (III): rapport d'information sur les &amp;quot;chaînes de blocs</w:t>
+                <w:t xml:space="preserve">Intégration des règles internes d'un PSI au corpus disciplinaire de l'AMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Note sous Rapport d'information de l'Assemblée Nationale numéro 150 (XVème législature) sur les chaînes de blocs (Blockchains), Présenté par Mme Laure de la Raudière et M. Jean-Michel Mis (n° 184), pp. 52-53 </w:t>
+              <w:t xml:space="preserve">, 2018, Note sous Autorité des Marchés Financiers, Comité Des Sanctions, numéro SAN-2018-16 (n° 184), pp.P.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010645v1</w:t>
+                <w:t xml:space="preserve">hal-03010667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification des actionnaires</w:t>
               </w:r>
@@ -2134,192 +2134,280 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02214717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Escapades juridiques en l'honneur de Béatrice Bourdelois. Liber amicorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie IFJD, 2025, Colloques et essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le régime général des obligations, cours UNJF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Barban; Véronique Magnier. Dalloz, 390, 2019, Thèmes et commentaires, 978-2-247-19580-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2329,167 +2417,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La technologie blockchain et le commissionnaire de transport »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et mobilités : où va le droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La privatisation de la force armée et le droit français : une résistance à l’américanisation du droit »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néolibéralisme et américanisation du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Bottini, Nov 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2499,390 +2587,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediaries’ model in banking and finance and the treatment of Fintech in the European Union: a critical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commercial Banking in Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.15-38, 2023, Palgrave Macmillan Studies in Banking and Financial Institutions, 978-3-031-45288-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jetons en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlaine Bouchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment la chaîne de blocs va transformer le droit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvons Blais, 2020, 978-2-89730-684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The financial markets and blockchain: outline of a blockchain infrastructure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Barban; Véronique Magnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain et droit des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.295-307, 2019, Thèmes et commentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barban Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain et droit des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz / Thèmes &amp; commentaires / Etudes, pp.7-20, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les marchés financiers et la blockchain : esquisse d’une infrastructure blockchain»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barban Patrick; Magnier Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain et droit des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz / Thèmes &amp; commentaires / Etudes, pp.85-96, 2019, 978-2-247-19580-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2892,104 +2980,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential Impact of Blockchains on Corporate Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2999,143 +3087,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de droit comparé des législations relatives à la technologie Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Redon-Magloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris Université; Université Rouen Normandie; Université La Rochelle; Université Le Havre Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3145,114 +3233,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises de marché, contribution à l’étude d’un modèle d’infrastructure de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris 2 Panthéon-Assas, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03015132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3399,51 +3487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04831953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04831325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Praicheux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04832948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04833268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03017313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04833300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03021465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03014870v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03014890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03014906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03041412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04831930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03009367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03009004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156733v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leplat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon-Magloire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leriche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03015132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA020077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04831953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04831325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Praicheux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04832948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04833268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03017313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04833300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03021465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03014890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03014870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03014906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03010667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03041412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04831930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03009367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03015016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03008981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03009004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156733v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leplat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon-Magloire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leriche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Nabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03015132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA020077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>