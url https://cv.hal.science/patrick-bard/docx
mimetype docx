--- v0 (2026-03-07)
+++ v1 (2026-04-04)
@@ -364,261 +364,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to Name Uppercase and Lowercase Letters in Preschoolers and Kindergarteners: An Investigation of the Effects of Child-and Letter-Related Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+                <w:t xml:space="preserve">Helle Lukows-Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
+              <w:t xml:space="preserve">Early Education and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.1570-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10409289.2023.2252706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675063v1</w:t>
+                <w:t xml:space="preserve">hal-04301544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Name Uppercase and Lowercase Letters in Preschoolers and Kindergarteners: An Investigation of the Effects of Child-and Letter-Related Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Vinter</w:t>
+                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Lukows-Duplessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Education and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (7), pp.1570-1590. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0298958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10409289.2023.2252706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301544v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How children generalize novel nouns: An eye-tracking analysis of their generalization strategies</w:t>
               </w:r>
@@ -949,304 +949,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying auditory perception with prisms? Aftereffects of prism adaptation on a wide auditory spectrum in musicians and nonmusicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">P. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103219⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.588253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.588253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094719v1</w:t>
+                <w:t xml:space="preserve">hal-03094652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Modifying auditory perception with prisms? Aftereffects of prism adaptation on a wide auditory spectrum in musicians and nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.588253. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.103219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.588253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094652v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental fatigue induced by prolonged motor imagery increases perception of effort and the activity of motor areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,64 +1457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearing prisms to hear differently: After-effects of prism adaptation on auditory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged motor imagery increases motor-related cortical potential amplitude and perception of effort during imagined and actual isometric knee extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,51 +1999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gigabit High Speed TCP Data Transmission for Positron Emission Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,320 +2142,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880836v1</w:t>
+                <w:t xml:space="preserve">hal-01798985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798985v1</w:t>
+                <w:t xml:space="preserve">hal-01880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMOTEPD: a low-jitter 16 channels time to digital converter based on delay locked loop for small animal PET imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollivier-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-custom mixed-signal CMOS front-end readout chip for high efficiency small animal PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2778,51 +2778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics dedicated to multi-anode photomultiplier tubes for imaging scintigraphic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01918229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrad&#232;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Porte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colledani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Staub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fitamen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01918229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrad&#232;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Porte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colledani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Staub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fitamen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>