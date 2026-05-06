--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -2142,51 +2142,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
+                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
@@ -2221,97 +2221,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798985v1</w:t>
+                <w:t xml:space="preserve">hal-01880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
+                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
@@ -2346,73 +2346,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880836v1</w:t>
+                <w:t xml:space="preserve">hal-01798985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMOTEPD: a low-jitter 16 channels time to digital converter based on delay locked loop for small animal PET imaging applications</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01918229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrad&#232;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Porte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colledani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Staub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fitamen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01918229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrad&#232;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Porte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colledani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Staub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fitamen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>