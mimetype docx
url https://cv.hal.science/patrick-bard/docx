--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -949,261 +949,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifying auditory perception with prisms? Aftereffects of prism adaptation on a wide auditory spectrum in musicians and nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
+                <w:t xml:space="preserve">Clémence Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.588253⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.103219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094652v1</w:t>
+                <w:t xml:space="preserve">hal-03094719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying auditory perception with prisms? Aftereffects of prism adaptation on a wide auditory spectrum in musicians and nonmusicians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bard</w:t>
+                <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">P. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.103219. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.588253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.588253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094719v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental fatigue induced by prolonged motor imagery increases perception of effort and the activity of motor areas</w:t>
               </w:r>
@@ -1457,64 +1457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearing prisms to hear differently: After-effects of prism adaptation on auditory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,51 +1999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gigabit High Speed TCP Data Transmission for Positron Emission Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
+                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
@@ -2221,97 +2221,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880836v1</w:t>
+                <w:t xml:space="preserve">hal-01798985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
+                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
@@ -2346,116 +2346,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798985v1</w:t>
+                <w:t xml:space="preserve">hal-01880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMOTEPD: a low-jitter 16 channels time to digital converter based on delay locked loop for small animal PET imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ollivier-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-custom mixed-signal CMOS front-end readout chip for high efficiency small animal PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2778,51 +2778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronics dedicated to multi-anode photomultiplier tubes for imaging scintigraphic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01918229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrad&#232;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Porte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colledani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Staub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fitamen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01918229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrad&#232;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/11/P11004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01424941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Porte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollivier-Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colledani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bekaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Staub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guyonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fitamen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>