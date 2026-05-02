--- v0 (2026-04-09)
+++ v1 (2026-05-02)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular trafficking and functional monitoring of miRNA delivery in glioblastoma using lipopolyplexes and the miRNA-ON RILES reporter system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktorija Juric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Loussouarn</w:t>
+                <w:t xml:space="preserve">Nhi Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.08.028⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959393v1</w:t>
+                <w:t xml:space="preserve">hal-02794316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular trafficking and functional monitoring of miRNA delivery in glioblastoma using lipopolyplexes and the miRNA-ON RILES reporter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktorija Juric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhi Thao Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baril</w:t>
+                <w:t xml:space="preserve">Ruth Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 327, pp.429-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794316v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Biological Activities of Dunaliella sp. Aqueous Extract from Stressed Conditions on Breast Cancer: from in Vitro to in Vivo Investigations</w:t>
               </w:r>
@@ -2248,255 +2248,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Bioluminescence Imaging of MicroRNA Expression in Small Animal Models Using an Engineered Genetic-Switch Expression System, RILES.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a new oat β-amylase by functional proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1864 (1), pp.52 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405832v1</w:t>
+                <w:t xml:space="preserve">hal-01405835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new oat β-amylase by functional proteomics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive Bioluminescence Imaging of MicroRNA Expression in Small Animal Models Using an Engineered Genetic-Switch Expression System, RILES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1372, pp.193-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01405835v1</w:t>
+                <w:t xml:space="preserve">hal-01405832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promise of gene therapy for pancreatic cancer</w:t>
               </w:r>
@@ -2762,90 +2762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised amylases extraction from oat seeds and its impact on bread properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Borchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3420,277 +3420,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Na/I symporter as a reporter gene to visualize oncolytic adenovirus propagation in peritoneal tumours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of gene expression in the live subject using the Na/I symporter as a reporter gene: applications in biotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Merron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-009-1379-3⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (4), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086304v1</w:t>
+                <w:t xml:space="preserve">hal-02086340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of gene expression in the live subject using the Na/I symporter as a reporter gene: applications in biotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Na/I symporter as a reporter gene to visualize oncolytic adenovirus propagation in peritoneal tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Merron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de La Vieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7), pp.1377-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-009-1379-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00412.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086340v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer-Specific Transgene Expression Mediated by Systemic Injection of Nanoparticles</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Chisholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,90 +3957,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Radionuclide Therapy Using a Wnt-Targeted Replicating Adenovirus Encoding the Na/I Symporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Peerlinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Merron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (21), pp.6595-6601. </w:t>
@@ -5535,51 +5535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guimpied" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2022.100175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Arar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102547" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Slima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10050753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Juric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01691531v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubaash Anthiya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garnett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.12.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01889829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Der Jeught" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Koker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bialkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Heirman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tjok Joe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemoncon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ezzine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177492" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174H9N3T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Angelova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rommelaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034947" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malinge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Touchefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Cany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve H Thorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7L6FTC5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Merron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Duque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de La Vieja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1379-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNK5ZHBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00412.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chisholm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2657" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shen Dai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Nitcheu-Tefit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Alcock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Jimenez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Yi Chao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181aee259" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Peerlinck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conchon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-09-0262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Belmar-Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mancheno-Corvo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Saornil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Harada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bhakta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaplin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caulee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210832" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangeswaran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Mahon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Kocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Bhakta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Caulee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-0440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kelly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boukerche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zao-Zhong Su" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luni Emdad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Su" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-1614" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Nejjari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boukerche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10324" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965427v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida-Siham Belaiba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02355.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belaiba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128813v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sanhadji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guimpied" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2022.100175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Arar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102547" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Slima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10050753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Juric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01691531v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubaash Anthiya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garnett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.12.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01889829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Der Jeught" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Koker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bialkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Heirman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tjok Joe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemoncon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ezzine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177492" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174H9N3T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Angelova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rommelaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034947" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malinge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Touchefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Cany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve H Thorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7L6FTC5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Duque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00412.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Merron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de La Vieja" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1379-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNK5ZHBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chisholm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2657" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shen Dai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Nitcheu-Tefit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Alcock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Jimenez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Yi Chao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181aee259" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Peerlinck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conchon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-09-0262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Belmar-Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mancheno-Corvo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Saornil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Harada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bhakta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaplin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caulee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210832" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangeswaran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Mahon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Kocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Bhakta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Caulee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-0440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kelly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boukerche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zao-Zhong Su" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luni Emdad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Su" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-1614" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Nejjari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boukerche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10324" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965427v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida-Siham Belaiba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02355.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belaiba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128813v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sanhadji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>