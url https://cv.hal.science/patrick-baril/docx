--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -502,377 +502,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03374619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Role of Spirulina platensis against Bifenthrin-Induced Reprotoxicity in Adult Male Mice by Reversing Expression of Altered Histological, Biochemical, and Molecular Markers Including MicroRNAs</w:t>
+                <w:t xml:space="preserve">Development of an LC-MS multivariate nontargeted methodology for differential analysis of the peptide profile of Asian hornet venom (Vespa velutina nigrithorax): application to the investigation of the impact of collection period variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Barkallah</w:t>
+                <w:t xml:space="preserve">Thao Nhi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Ben Slima</w:t>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Elleuch</w:t>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Fendri</w:t>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.753. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (6), pp.1419-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10050753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901693v1</w:t>
+                <w:t xml:space="preserve">hal-02794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an LC-MS multivariate nontargeted methodology for differential analysis of the peptide profile of Asian hornet venom (Vespa velutina nigrithorax): application to the investigation of the impact of collection period variation</w:t>
+                <w:t xml:space="preserve">Protective Role of Spirulina platensis against Bifenthrin-Induced Reprotoxicity in Adult Male Mice by Reversing Expression of Altered Histological, Biochemical, and Molecular Markers Including MicroRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Nhi Le</w:t>
+                <w:t xml:space="preserve">Mohamed Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. da Silva</w:t>
+                <w:t xml:space="preserve">Ahlem Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Fatma Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+                <w:t xml:space="preserve">Imen Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baril</w:t>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 412 (6), pp.1419-1430. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02372-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom10050753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794337v1</w:t>
+                <w:t xml:space="preserve">hal-02901693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhi Thao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176, pp.1-9. </w:t>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Biological Activities of Dunaliella sp. Aqueous Extract from Stressed Conditions on Breast Cancer: from in Vitro to in Vivo Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1472,64 +1472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1753,64 +1753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Viorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (2), pp.260 - 275. </w:t>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Deraredj Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2248,255 +2248,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new oat β-amylase by functional proteomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+                <w:t xml:space="preserve">Positive Bioluminescence Imaging of MicroRNA Expression in Small Animal Models Using an Engineered Genetic-Switch Expression System, RILES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baril</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1372, pp.193-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405835v1</w:t>
+                <w:t xml:space="preserve">hal-01405832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Bioluminescence Imaging of MicroRNA Expression in Small Animal Models Using an Engineered Genetic-Switch Expression System, RILES.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Identification of a new oat β-amylase by functional proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1864 (1), pp.52 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405832v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promise of gene therapy for pancreatic cancer</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,90 +2762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised amylases extraction from oat seeds and its impact on bread properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihed Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Borchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2896,77 +2896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Spatiotemporal Activities of miRNAs in Small Animal Models Using Molecular Imaging Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (3), pp.4947-4972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3280,51 +3280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential biodistribution of oncolytic poxvirus administered systemically in an autochthonous model of hepatocellular carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Touchefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,627 +3420,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of gene expression in the live subject using the Na/I symporter as a reporter gene: applications in biotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Assessment of the Na/I symporter as a reporter gene to visualize oncolytic adenovirus propagation in peritoneal tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Merron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de La Vieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00412.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7), pp.1377-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-009-1379-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086340v1</w:t>
+                <w:t xml:space="preserve">hal-02086304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Na/I symporter as a reporter gene to visualize oncolytic adenovirus propagation in peritoneal tumours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Visualization of gene expression in the live subject using the Na/I symporter as a reporter gene: applications in biotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (4), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2009.00412.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-009-1379-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02086304v1</w:t>
+                <w:t xml:space="preserve">hal-02086340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Specific Transgene Expression Mediated by Systemic Injection of Nanoparticles</w:t>
+                <w:t xml:space="preserve">Development of an Escherichia coli Expressing Listeriolysin-O Vaccine Against Wilms Tumor Gene 1-expressing Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Chisholm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
+                <w:t xml:space="preserve">Ming-Shen Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chèvre</w:t>
+                <w:t xml:space="preserve">Josianne Nitcheu-Tefit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lambert</w:t>
+                <w:t xml:space="preserve">Sally Alcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ramirez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu-Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-2657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (8), pp.845-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CJI.0b013e3181aee259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086345v1</w:t>
+                <w:t xml:space="preserve">hal-02086312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Escherichia coli Expressing Listeriolysin-O Vaccine Against Wilms Tumor Gene 1-expressing Tumors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer-Specific Transgene Expression Mediated by Systemic Injection of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Alcock</w:t>
+                <w:t xml:space="preserve">Edward Chisholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ramirez-Jimenez</w:t>
+                <w:t xml:space="preserve">Raphaël Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsu-Yi Chao</w:t>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (8), pp.845-855. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (6), pp.2655-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CJI.0b013e3181aee259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-2657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086312v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Radionuclide Therapy Using a Wnt-Targeted Replicating Adenovirus Encoding the Na/I Symporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Peerlinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Merron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Martin-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (21), pp.6595-6601. </w:t>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mancheno-Corvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Saornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S100A4 Contributes to the Suppression of BNIP3 Expression, Chemoresistance, and Inhibition of Apoptosis in Pancreatic Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocking a novel 55 kDa melanoma-associated cell surface antigen inhibits the development of spontaneous metastases and interactions with frozen lung section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,51 +5003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and cloning of an 85-kDa protein homologous to RING3 that is upregulated in proliferating endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida-Siham Belaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Chebloune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5254,51 +5254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Mr 55,000 surface protein implicated in melanoma progression: association with a metastatic phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Boukerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,51 +5535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guimpied" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2022.100175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Arar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102547" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Slima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10050753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Juric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01691531v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubaash Anthiya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garnett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.12.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01889829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Der Jeught" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Koker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bialkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Heirman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tjok Joe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemoncon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ezzine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177492" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174H9N3T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Angelova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rommelaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034947" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malinge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Touchefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Cany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve H Thorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7L6FTC5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Duque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00412.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Merron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de La Vieja" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1379-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNK5ZHBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chisholm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2657" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shen Dai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Nitcheu-Tefit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Alcock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Jimenez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Yi Chao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181aee259" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Peerlinck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conchon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-09-0262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Belmar-Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mancheno-Corvo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Saornil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Harada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bhakta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaplin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caulee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210832" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangeswaran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Mahon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Kocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Bhakta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Caulee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-0440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kelly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boukerche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zao-Zhong Su" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luni Emdad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Su" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-1614" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Nejjari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boukerche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10324" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965427v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida-Siham Belaiba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02355.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belaiba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128813v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sanhadji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guimpied" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjidi.2022.100175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Arar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemen&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102547" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03374619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Simion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Roncali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1978202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barkallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Slima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fendri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10050753" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorija Juric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.08.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdelkafi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01691531v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubaash Anthiya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garnett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.12.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01889829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin van Der Jeught" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Koker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bialkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Heirman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tjok Joe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ril Degrouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Clemoncon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ezzine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177492" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Viorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160709001441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X14666160630210422" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ben Halima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Khemakhem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2015.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174H9N3T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Angelova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rommelaere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2015.141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Borchani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2014.10.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034947" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Malinge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt797" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Touchefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Cany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve H Thorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1624" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7L6FTC5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086304v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Merron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Martin-Duque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de La Vieja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-009-1379-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNK5ZHBJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2009.00412.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shen Dai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Nitcheu-Tefit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Alcock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Yi Chao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CJI.0b013e3181aee259" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chisholm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2657" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Peerlinck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conchon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-09-0262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Belmar-Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mancheno-Corvo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Saornil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Harada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bhakta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaplin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Caulee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210832" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baril" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangeswaran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Mahon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Kocher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mahon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Bhakta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Caulee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-07-0440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kelly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boukerche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zao-Zhong Su" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fisher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luni Emdad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Su" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-05-1614" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Nejjari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boukerche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.10324" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965427v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida-Siham Belaiba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chebloune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2001.02355.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belaiba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chebloune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128813v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sanhadji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>