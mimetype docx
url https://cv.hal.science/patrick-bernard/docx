--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -1563,196 +1563,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of Subsolutions in Discrete Weak KAM Theory</w:t>
+                <w:t xml:space="preserve">Semi-concave singularities and the Hamilton-Jacobi equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Zavidovique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65, pp.740-756. </w:t>
+              <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (6), pp.674-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4153/CJM-2012-059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1560354713060075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678699v3</w:t>
+                <w:t xml:space="preserve">hal-00999547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-concave singularities and the Hamilton-Jacobi equation</w:t>
+                <w:t xml:space="preserve">Regularization of Subsolutions in Discrete Weak KAM Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Zavidovique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (6), pp.674-685. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.740-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1560354713060075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4153/CJM-2012-059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999547v1</w:t>
+                <w:t xml:space="preserve">hal-00678699v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometric definition of the Mãné-Mather set and a Theorem of Marie-Claude Arnaud</w:t>
               </w:r>
@@ -1979,274 +1979,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of Mather measures of Lagrangian systems</w:t>
+                <w:t xml:space="preserve">Large Normally Hyperbolic Cylinders in a priori Stable Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 197 (3), pp.1011-1031. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (5), pp.929-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-009-0289-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-010-0040-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448263v2</w:t>
+                <w:t xml:space="preserve">hal-00438208v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric definition of the Aubry-Mather set</w:t>
+                <w:t xml:space="preserve">On the number of Mather measures of Lagrangian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joana Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (3), pp.385-393. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 197 (3), pp.1011-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793525310000343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-009-0289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678691v1</w:t>
+                <w:t xml:space="preserve">hal-00448263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Normally Hyperbolic Cylinders in a priori Stable Hamiltonian Systems</w:t>
+                <w:t xml:space="preserve">A geometric definition of the Aubry-Mather set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (5), pp.929-942. </w:t>
+              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.385-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-010-0040-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793525310000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438208v3</w:t>
+                <w:t xml:space="preserve">hal-00678691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young measures, Cartesian maps, and polyconvexity</w:t>
               </w:r>
@@ -2395,365 +2395,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294640v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of pseudographs in convex Hamiltonian systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniqueness of signed measures solving the continuity equation for Osgood vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0894-0347-08-00591-2⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (3), pp.237--245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RLM/522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003588v2</w:t>
+                <w:t xml:space="preserve">hal-00294648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young measure, superposition and transport</w:t>
+                <w:t xml:space="preserve">A generic property of families of Lagrangian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 167 (3), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4007/annals.2008.167.1099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1512/iumj.2008.57.3163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00124907v3</w:t>
+                <w:t xml:space="preserve">hal-00294671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness of signed measures solving the continuity equation for Osgood vector fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young measure, superposition and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.247-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1512/iumj.2008.57.3163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/RLM/522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294648v1</w:t>
+                <w:t xml:space="preserve">hal-00124907v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic property of families of Lagrangian systems</w:t>
+                <w:t xml:space="preserve">The dynamics of pseudographs in convex Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 167 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.615-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4007/annals.2008.167.1099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0894-0347-08-00591-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294671v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth critical sub-solutions of the Hamilton-Jacobi equation</w:t>
               </w:r>
@@ -3222,654 +3222,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence to Time-Periodic Solutions in Time-Periodic Hamilton–Jacobi Equations on the Circle</w:t>
+                <w:t xml:space="preserve">The asymptotic behaviour of solutions of the forced Burgers equation on the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roquejoffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/PDE-120030404⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/18/1/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251188v1</w:t>
+                <w:t xml:space="preserve">hal-01251197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic behaviour of solutions of the forced Burgers equation on the circle</w:t>
+                <w:t xml:space="preserve">Convergence to Time-Periodic Solutions in Time-Periodic Hamilton–Jacobi Equations on the Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roquejoffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18, pp.101-124. </w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (3-4), pp.457-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/18/1/006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1081/PDE-120030404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251197v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoclinic orbits near saddle-center fixed points of Hamiltonian systems with two degrees of freedom</w:t>
+                <w:t xml:space="preserve">Une propriété de transfert en approximation diophantienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Salamao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asterisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 286, pp.151-165</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XII (4), pp.453-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251205v1</w:t>
+                <w:t xml:space="preserve">hal-01251176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une propriété de transfert en approximation diophantienne</w:t>
+                <w:t xml:space="preserve">Homoclinic orbit to a center manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (2), pp.121-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-002-0162-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251176v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoclinic orbit to a center manifold</w:t>
+                <w:t xml:space="preserve">The Action Spectrum Near Positive Definite Invariant Tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 131 (4), pp.603-616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251761v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Action Spectrum Near Positive Definite Invariant Tori</w:t>
+                <w:t xml:space="preserve">Homoclinic orbits near saddle-center fixed points of Hamiltonian systems with two degrees of freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clodoaldo Grotta Ragazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salamao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 131 (4), pp.603-616</w:t>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 286, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251171v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoclinic Orbits in Families of Hypersurfaces with Hyperbolic Periodic Orbits</w:t>
+                <w:t xml:space="preserve">Connecting orbits of time dependent Lagrangian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52 (5), pp.1533-1568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250629v1</w:t>
+                <w:t xml:space="preserve">hal-00294655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting orbits of time dependent Lagrangian systems</w:t>
+                <w:t xml:space="preserve">Homoclinic Orbits in Families of Hypersurfaces with Hyperbolic Periodic Orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 180 (2), pp.427-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jdeq.2001.4062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294655v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoclinic orbits to invariant sets of quasi-integrable exact maps</w:t>
               </w:r>
@@ -4452,51 +4452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3927A9B"/>
+    <w:nsid w:val="E3065EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4683,51 +4683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-5604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09025385X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zavidovique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336579v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550940v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Aslani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129166v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Suhr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633180v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/968/1/012001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487859v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3127-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kaloshin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11511-016-0141-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2016.36.xx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999563v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Labrousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-015-0098-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Guerrouj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713024v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Mandorino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201205_007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678699v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2012-059-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354713060075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678709v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004111000685" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678990v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210511000059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448255v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/124-15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448263v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-009-0289-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525310000343" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438208v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-010-0040-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294644v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4134/JKMS.2010.47.2.331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294640v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/596" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003588v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-08-00591-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124907v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2008.57.3163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ambrosio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/522" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Contreras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2008.167.1099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014966v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2007.v14.n3.a14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003587v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Buffoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/74" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014965v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-07-13631-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014963v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004172v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2006.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PDE-120030404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodoaldo Grotta Ragazzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salamao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-002-0162-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.2001.4062" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7250-5604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09025385X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zavidovique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336579v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550940v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Aslani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaa344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129166v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Suhr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633180v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/968/1/012001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487859v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3127-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kaloshin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11511-016-0141-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2016.36.xx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999563v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Labrousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-015-0098-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Guerrouj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713024v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Mandorino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201205_007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354713060075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678699v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2012-059-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678709v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004111000685" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678990v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210511000059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448255v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RSMUP/124-15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438208v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-010-0040-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448263v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-009-0289-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525310000343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294644v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4134/JKMS.2010.47.2.331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294640v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/596" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ambrosio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Contreras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2008.167.1099" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124907v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2008.57.3163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003588v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0894-0347-08-00591-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014966v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2007.v14.n3.a14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003587v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Buffoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/74" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014965v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-07-13631-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014963v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004172v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2006.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/1/006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PDE-120030404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-002-0162-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodoaldo Grotta Ragazzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salamao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.2001.4062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>