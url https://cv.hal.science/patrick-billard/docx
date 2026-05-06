--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -1143,295 +1143,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sediment microbial diversity following chronic copper-exposure induce community copper-tolerance without increasing sensitivity to arsenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zn2+ leakage and photo-induced reactive oxidative species do not explain the full toxicity of ZnO core Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Billard</w:t>
+                <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Boussad Arroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 391, pp.122197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122197⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 396, pp.122616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116548v1</w:t>
+                <w:t xml:space="preserve">hal-02550004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn2+ leakage and photo-induced reactive oxidative species do not explain the full toxicity of ZnO core Quantum Dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in sediment microbial diversity following chronic copper-exposure induce community copper-tolerance without increasing sensitivity to arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dezanet</w:t>
+                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussad Arroua</w:t>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 396, pp.122616. </w:t>
+              <w:t xml:space="preserve">, 2020, 391, pp.122197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550004v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Element (REE)-Dependent Growth of Pseudomonas putida KT2440 Relies on the ABC-Transporter PedA1A2BC and Is Influenced by Iron Availability</w:t>
               </w:r>
@@ -1628,73 +1628,85 @@
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 270, pp.482 - 491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PedS2/PedR2 Two-Component System Is Crucial for the Rare Earth Element Switch in Pseudomonas putida KT2440</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1726,3601 +1738,3601 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (4), pp.e00376-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00376-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Functional Role of Lanthanides in Enzymatic Activity and Transcriptional Regulation of Pyrroloquinoline Quinone-Dependent Alcohol Dehydrogenases in Pseudomonas putida KT2440</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin-Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00570-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933184v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Role of Lanthanides in Enzymatic Activity and Transcriptional Regulation of Pyrroloquinoline Quinone-Dependent Alcohol Dehydrogenases in Pseudomonas putida KT2440</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
+                <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00570-17⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (43), pp.29114 - 29124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210468v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siderophore-Mediated Iron Dissolution from Nontronites Is Controlled by Mineral Cristallochemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial community structure and functional arrA gene diversity associated with arsenic reduction and release in an industrially contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mustin</w:t>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00423⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.839-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2015.1118167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389256v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01292649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community structure and functional arrA gene diversity associated with arsenic reduction and release in an industrially contaminated soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françis Garrido</w:t>
+                <w:t xml:space="preserve">Siderophore-Mediated Iron Dissolution from Nontronites Is Controlled by Mineral Cristallochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Parrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490451.2015.1118167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01292649v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of physiological, taxonomic, and molecular characteristics of a cultivable arsenic-resistant bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13753-13763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3840-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Metal Biouptake from the Analysis of Bulk Metal Depletion Kinetics at Various Cell Concentrations: Theory and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (2), pp.990-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es505049f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and toxicity of ZnO quantum dots: Interplay between nanoparticles and bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+                <w:t xml:space="preserve">Multicolor whole-cell bacterial sensing using a synchronous fluorescence spectroscopy-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Parrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.09.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01069257v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor whole-cell bacterial sensing using a synchronous fluorescence spectroscopy-based approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+                <w:t xml:space="preserve">Stability and toxicity of ZnO quantum dots: Interplay between nanoparticles and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Miron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Billard</w:t>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0122848. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 283, pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140016v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioweathering of nontronite colloids in hybrid silica gel: implications for iron mobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Oulkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malagorzata Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (2), pp.325-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.12361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of three soil bacteria species with phyllosilicate surfaces in hybrid silica gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Oulkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Kitzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 354 (1), pp.37-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1574-6968.12421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Impact of Phenanthrene and Arsenic on Bacterial Community Structure and Activities in Sand Batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe N. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (1), pp.129-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-013-0313-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically assisted bacteria encapsulation in thin hybrid sol–gel films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Ghach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric P. A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (7), pp.1052-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2tb00421f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenite-induced changes in abundance and expression of arsenite transporter and arsenite oxidase genes of a soil microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (5), pp.457-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-dissolution of colloidal-size clay minerals entrapped in microporous silica gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 362 (2), pp.317-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Diversification of Fungal Glutathione Transferases from the Ure2p Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4061/2011/938308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Structure and Abundance of Arsenite-Oxidizing Bacteria along an Arsenic Pollution Gradient in Waters of the Upper Isle River Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (13), p. 4566-4570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03104-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ars Gene Cluster from Extremely Arsenic-Resistant Microbacterium sp. Strain A33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Achour-Rokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (3), pp.948-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01738-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of anisotropic colloidal mineral particles: Evidence for basal surface reactivity of nontronite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skiba Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 343 (2), pp.433-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of anisotropic colloidal mineral particles : Evidence for basal surface reactivity of nontronite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grybos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 343, pp.433-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of arsenite transporter genes from arsenic-resistant soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rokbani Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 158 (2), pp.128-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-cell bacterial sensors for the monitoring of phosphate bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (1), pp.221-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-7012(03)00164-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of heavy metal bioavailability using Escherichia coli zntAp::lux and copAp::lux-based biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Riether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Dollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 57 (5-6), pp.712-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-001-0852-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioluminescence-Based Assays for Detection and Characterization of Bacteria and Chemicals in Clinical Laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dubow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-9120(97)00136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the genomic DNA terminal regions of the lactococcal bacteriophages from species c2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 148 (7), pp.573-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0923-2508(97)88081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an AP-1-like transcription factor that mediates an oxidative stress response in Kluyveromyces lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 257 (1), pp.62-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004380050624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose uptake in Kluyveromyces lactis: role of the HGT1 gene in glucose transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ménart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Blaisonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 178 (20), pp.5860-5866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.178.20.5860-5866.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of the gene encoding xylose reductase from Kluyveromyces lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ménart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Fleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 162 (1), pp.93-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0378-1119(95)00294-g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the coenzyme specificity of glyceraldehyde-3-phosphate dehydrogenases by site-directed mutagenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rahuel-Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Skarzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, pp.7101-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi00482a022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5330,159 +5342,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelle de l’impact du lithium sur les microorganismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres Nationales de la recherche sur les sites et sol pollués (ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of lithium responsive genes in two microbial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5524,73 +5536,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreduction of Pb-substituted ferrihydrite: impact on the nature of the biogenic minerals formed, the speciation and bioavailability of Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5599,106 +5611,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-cell bioreporters for the detection of bioavailable rare earth elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5707,123 +5719,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des lanthanides dans l'activité et l'expression des alcool deshydrogenases PQQ-dépendantes de Pseudomonas putida KT2440</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5845,110 +5857,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake at microbial interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5957,159 +5969,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the response of whole-cell metal sensing bioreporters reflects the dynamics of metal biouptake ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,73 +6136,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, la Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the response of soil bacteria to lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6199,310 +6211,310 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake and toxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lavoie</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140412v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and thermodynamics of metal partitioning at the cell-solution interface: impacts of intracellular speciation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6521,271 +6533,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake and toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+                <w:t xml:space="preserve">Noemie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140411v1</w:t>
+                <w:t xml:space="preserve">hal-03140412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction by convex cone detection for unmixing hyperspectral images of bacterial biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference, EUSIPCO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1938-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6795,180 +6807,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction des terres rares sur des friches lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Layet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5è Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. Recueil des résumés des posters et des outils, pp.278-281, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lithium on the eukaryotic model Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7010,73 +7022,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress metals for electric mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of lithium responsive genes in two microbial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7118,509 +7130,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioréduction de ferrihydrite substituée par du Cu et du Pb:impact sur la biodisponibilité de ces éléments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygenated Polycyclic Aromatic Compounds To Discriminate The Origin Of Suspended Matter In The River Of A Past Industrial Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayez Abuhelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of whole-cell bacterial sensors for lanthanides bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional role of lanthanides in enzymatic activity and transcriptional regulation of pyrroloquinoline quinone-dependent alcohol dehydrogenases in Pseudomonas putida KT2440</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martin-Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lanthanides on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7629,455 +7641,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of bulk metal depletion kinetics for assessment of metal partitioning dynamics at biointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony geochemistry and bioavailability at a former mining site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Antimony in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ravalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8087,147 +8099,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-way signal processing for multicolor fluorescent biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8237,151 +8249,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8391,114 +8403,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des régions terminales de l'ADN génomique de bactériophages infectant lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1992NAN10273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8645,51 +8657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fierling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dluzniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04913577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fornasier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loizeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.738629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wehrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pfannstiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Klebensberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00516-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayanleh Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00376-18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Meriadec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00570-17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2015.1118167" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Poirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3840-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505049f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122848" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Oulkadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Kitzinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12421" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Ghach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P. A. Jorand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2tb00421f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.031" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJ1BHL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03104-09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achour-Rokbani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01738-09" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skiba Michal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.11.058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skiba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rokbani Achour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.11.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST63049G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Dollard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(03)00164-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GM2V0T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Riether" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0852-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVNXWSRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-9120(97)00136-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91A39A2F6A2A244482F0DDBE07F1A0AA1C8F3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(97)88081-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1WQTPR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPW0NN6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;nart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blaisonneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fukuhara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.5860-5866.1996" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Fleer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00294-g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXXGCR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Skarzynski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00482a022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ41KR0N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140412v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Paquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavoie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215253v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10273" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fierling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dluzniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04913577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fornasier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loizeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.738629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wehrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pfannstiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Klebensberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00516-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayanleh Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JPLM5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00376-18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Meriadec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00570-17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2015.1118167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parrello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Poirel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3840-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505049f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Oulkadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12361" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Kitzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12421" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Ghach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P. A. Jorand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2tb00421f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJ1BHL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03104-09" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achour-Rokbani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01738-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skiba Michal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.11.058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skiba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rokbani Achour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST63049G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Dollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(03)00164-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GM2V0T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Riether" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0852-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVNXWSRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-9120(97)00136-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91A39A2F6A2A244482F0DDBE07F1A0AA1C8F3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(97)88081-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1WQTPR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050624" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPW0NN6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;nart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blaisonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fukuhara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.5860-5866.1996" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Fleer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00294-g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXXGCR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Skarzynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00482a022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ41KR0N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140396v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Paquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavoie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263746v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774845v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>