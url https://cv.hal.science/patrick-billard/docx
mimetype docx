--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -745,295 +745,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t>
+                <w:t xml:space="preserve">Diversity, Functions and Antibiotic Resistance of Sediment Microbial Communities From Lake Geneva Are Driven by the Spatial Distribution of Anthropogenic Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronica Roman</w:t>
+                <w:t xml:space="preserve">Jean-Luc Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Billard</w:t>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.738629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406207v1</w:t>
+                <w:t xml:space="preserve">hal-03403564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, Functions and Antibiotic Resistance of Sediment Microbial Communities From Lake Geneva Are Driven by the Spatial Distribution of Anthropogenic Contamination</w:t>
+                <w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.738629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403564v1</w:t>
+                <w:t xml:space="preserve">hal-03406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cellular Response to Lanthanum Is Substrate Specific and Reveals a Novel Route for Glycerol Metabolism in Pseudomonas putida KT2440</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn2+ leakage and photo-induced reactive oxidative species do not explain the full toxicity of ZnO core Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,542 +1787,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Role of Lanthanides in Enzymatic Activity and Transcriptional Regulation of Pyrroloquinoline Quinone-Dependent Alcohol Dehydrogenases in Pseudomonas putida KT2440</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
+                <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martin-Meriadec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benedicte Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00570-17⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (43), pp.29114 - 29124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210468v1</w:t>
+                <w:t xml:space="preserve">hal-01933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intracellular metallothionein on metal biouptake and partitioning dynamics at bacterial interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Functional Role of Lanthanides in Enzymatic Activity and Transcriptional Regulation of Pyrroloquinoline Quinone-Dependent Alcohol Dehydrogenases in Pseudomonas putida KT2440</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin-Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sohm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (43), pp.29114 - 29124. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp05456d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00570-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933184v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community structure and functional arrA gene diversity associated with arsenic reduction and release in an industrially contaminated soil</w:t>
+                <w:t xml:space="preserve">Siderophore-Mediated Iron Dissolution from Nontronites Is Controlled by Mineral Cristallochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Damien Parrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Garrido</w:t>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490451.2015.1118167⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01292649v1</w:t>
+                <w:t xml:space="preserve">hal-02389256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siderophore-Mediated Iron Dissolution from Nontronites Is Controlled by Mineral Cristallochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial community structure and functional arrA gene diversity associated with arsenic reduction and release in an industrially contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Parrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+                <w:t xml:space="preserve">Dominique Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mustin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.839-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2015.1118167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389256v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01292649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of physiological, taxonomic, and molecular characteristics of a cultivable arsenic-resistant bacterial community</w:t>
               </w:r>
@@ -2546,64 +2546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor whole-cell bacterial sensing using a synchronous fluorescence spectroscopy-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and toxicity of ZnO quantum dots: Interplay between nanoparticles and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Kitzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 354 (1), pp.37-45. </w:t>
@@ -3376,51 +3376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,291 +3741,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure and Abundance of Arsenite-Oxidizing Bacteria along an Arsenic Pollution Gradient in Waters of the Upper Isle River Basin, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the ars Gene Cluster from Extremely Arsenic-Resistant Microbacterium sp. Strain A33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Asma Achour-Rokbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (13), p. 4566-4570. </w:t>
+              <w:t xml:space="preserve">, 2010, 76 (3), pp.948-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03104-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01738-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559237v1</w:t>
+                <w:t xml:space="preserve">hal-02130436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ars Gene Cluster from Extremely Arsenic-Resistant Microbacterium sp. Strain A33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Structure and Abundance of Arsenite-Oxidizing Bacteria along an Arsenic Pollution Gradient in Waters of the Upper Isle River Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Achour-Rokbani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cordi</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poupin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (3), pp.948-955. </w:t>
+              <w:t xml:space="preserve">, 2010, 76 (13), p. 4566-4570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01738-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03104-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130436v1</w:t>
+                <w:t xml:space="preserve">hal-00559237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of anisotropic colloidal mineral particles: Evidence for basal surface reactivity of nontronite</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skiba Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 343 (2), pp.433-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4703,233 +4703,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the genomic DNA terminal regions of the lactococcal bacteriophages from species c2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of an AP-1-like transcription factor that mediates an oxidative stress response in Kluyveromyces lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0923-2508(97)88081-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 257 (1), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004380050624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389436v1</w:t>
+                <w:t xml:space="preserve">hal-02389427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an AP-1-like transcription factor that mediates an oxidative stress response in Kluyveromyces lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of the genomic DNA terminal regions of the lactococcal bacteriophages from species c2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 257 (1), pp.62-70. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 148 (7), pp.573-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004380050624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0923-2508(97)88081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389427v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose uptake in Kluyveromyces lactis: role of the HGT1 gene in glucose transport.</w:t>
               </w:r>
@@ -5230,51 +5230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Skarzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, pp.7101-6. </w:t>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Confederation of Soil Science Societies ECSSS, Aug 2021, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5799,394 +5799,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des lanthanides dans l'activité et l'expression des alcool deshydrogenases PQQ-dépendantes de Pseudomonas putida KT2440</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does the response of whole-cell metal sensing bioreporters reflects the dynamics of metal biouptake ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’AFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, la Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214681v1</w:t>
+                <w:t xml:space="preserve">hal-03140369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake at microbial interfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle des lanthanides dans l'activité et l'expression des alcool deshydrogenases PQQ-dépendantes de Pseudomonas putida KT2440</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140396v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the response of whole-cell metal sensing bioreporters reflects the dynamics of metal biouptake ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake at microbial interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution (IAP) International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, la Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140369v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the response of soil bacteria to lanthanides</w:t>
               </w:r>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6287,398 +6287,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+                <w:t xml:space="preserve">Kinetics and thermodynamics of metal partitioning at the cell-solution interface: impacts of intracellular speciation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">14th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140411v1</w:t>
+                <w:t xml:space="preserve">hal-03142042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and thermodynamics of metal partitioning at the cell-solution interface: impacts of intracellular speciation dynamics</w:t>
+                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake and toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain M. Présent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142042v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysicochemical approach for assessing the dynamics of metal biouptake and toxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Rotureau</w:t>
+                <w:t xml:space="preserve">Kinetic and thermodynamic determinants of metal partitioning at biointerfaces: impacts of intracellular speciation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome F. L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain M. Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Paulo F Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lavoie</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International conference Interfaces Against Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140412v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction by convex cone detection for unmixing hyperspectral images of bacterial biosensors</w:t>
               </w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,489 +7255,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenated Polycyclic Aromatic Compounds To Discriminate The Origin Of Suspended Matter In The River Of A Past Industrial Valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of lanthanides on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217718v1</w:t>
+                <w:t xml:space="preserve">hal-03214686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of whole-cell bacterial sensors for lanthanides bioavailability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygenated Polycyclic Aromatic Compounds To Discriminate The Origin Of Suspended Matter In The River Of A Past Industrial Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayez Abuhelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Catteloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214690v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional role of lanthanides in enzymatic activity and transcriptional regulation of pyrroloquinoline quinone-dependent alcohol dehydrogenases in Pseudomonas putida KT2440</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
+                <w:t xml:space="preserve">Development of whole-cell bacterial sensors for lanthanides bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214697v1</w:t>
+                <w:t xml:space="preserve">hal-03214690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lanthanides on soil microbial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional role of lanthanides in enzymatic activity and transcriptional regulation of pyrroloquinoline quinone-dependent alcohol dehydrogenases in Pseudomonas putida KT2440</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin-Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janosch Klebensberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214686v1</w:t>
+                <w:t xml:space="preserve">hal-03214697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of bulk metal depletion kinetics for assessment of metal partitioning dynamics at biointerfaces</w:t>
               </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme D.F. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7825,277 +7825,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony geochemistry and bioavailability at a former mining site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">Quentin Ravalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aran</w:t>
+                <w:t xml:space="preserve">Allan Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Antimony in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">ISPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263746v1</w:t>
+                <w:t xml:space="preserve">hal-03217773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of polycyclic aromatic compounds in the river: a heritage of steel industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimony geochemistry and bioavailability at a former mining site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ravalet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bauer</w:t>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Antimony in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217773v1</w:t>
+                <w:t xml:space="preserve">hal-04263746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8113,51 +8113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-way signal processing for multicolor fluorescent biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,51 +8657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fierling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dluzniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04913577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fornasier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loizeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.738629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wehrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pfannstiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Klebensberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00516-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayanleh Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JPLM5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00376-18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Meriadec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00570-17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2015.1118167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parrello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Poirel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3840-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505049f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Oulkadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12361" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Kitzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12421" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Ghach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P. A. Jorand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2tb00421f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJ1BHL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03104-09" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achour-Rokbani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01738-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skiba Michal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.11.058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skiba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rokbani Achour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST63049G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Dollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(03)00164-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GM2V0T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Riether" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0852-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVNXWSRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-9120(97)00136-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91A39A2F6A2A244482F0DDBE07F1A0AA1C8F3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(97)88081-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1WQTPR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050624" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPW0NN6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;nart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blaisonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fukuhara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.5860-5866.1996" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Fleer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00294-g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXXGCR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Skarzynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00482a022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ41KR0N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140396v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Paquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavoie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263746v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774845v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fierling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dluzniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04913577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fornasier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403564v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loizeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.738629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wehrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pfannstiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Klebensberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00516-20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayanleh Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pr&#233;sent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rotureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me F.L. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13JPLM5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00376-18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05456d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Meriadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00570-17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parrello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00423" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Garrido" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2015.1118167" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Poirel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3840-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome F. L. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505049f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Oulkadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12361" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Kitzinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12421" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Ghach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P. A. Jorand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2tb00421f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HJ1BHL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Achour-Rokbani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01738-09" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00559237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03104-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00659636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skiba Michal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.11.058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grybos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skiba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rokbani Achour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2006.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST63049G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130448v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Dollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(03)00164-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GM2V0T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Riether" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-001-0852-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVNXWSRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-9120(97)00136-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91A39A2F6A2A244482F0DDBE07F1A0AA1C8F3AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050624" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPW0NN6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(97)88081-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1WQTPR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;nart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blaisonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fukuhara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.5860-5866.1996" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Fleer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00294-g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXXGCR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01652724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Skarzynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00482a022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ41KR0N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D.F. Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M. Pr&#233;sent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140412v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Paquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavoie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140411v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Paulo F Pinheiro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Abuhelou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catteloin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03217773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravalet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774845v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10273" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>