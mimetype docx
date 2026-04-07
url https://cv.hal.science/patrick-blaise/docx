--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -230,633 +230,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of neutron and photon-induced irradiation damage in pressurized water reactor pressure vessels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bernard</w:t>
+                <w:t xml:space="preserve">Spectral analysis by direct and adjoint Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jinaphanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 145, pp.107601 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107601⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 137, pp.107033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490649v1</w:t>
+                <w:t xml:space="preserve">hal-03488748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dipole effects in ionic transport under electric fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attenuation of neutron and photon-induced irradiation damage in pressurized water reactor pressure vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17173-w⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.107601 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888925v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron heating assessment in Minerve reactor by using alanine/ESR dosimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Geslot</w:t>
+                <w:t xml:space="preserve">Collective dipole effects in ionic transport under electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin-Samos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Gironcoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giacomazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107456⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17173-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02524689v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the ASPIS Iron 88 programme with TRIPOLI-4® and quantification of uncertainties due to nuclear data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Coquelet-Pascal</w:t>
+                <w:t xml:space="preserve">Neutron heating assessment in Minerve reactor by using alanine/ESR dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouihem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 140, pp.107147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107147⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 142, pp.107456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02534748v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis by direct and adjoint Monte Carlo methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jinaphanh</w:t>
+                <w:t xml:space="preserve">Interpretation of the ASPIS Iron 88 programme with TRIPOLI-4® and quantification of uncertainties due to nuclear data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coquelet-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 137, pp.107033. </w:t>
+              <w:t xml:space="preserve">, 2020, 140, pp.107147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488748v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02534748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Fission Matrix approach for assessing complex kinetics behavior in the ZEPHYR ZPR coupled core configurations</w:t>
               </w:r>
@@ -966,261 +966,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02510825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests and foreseen developments of fibered-OSLD gamma-heating measurements in low-power reactors</w:t>
+                <w:t xml:space="preserve">Extension of Bayesian inference for multi-experimental and coupled problem in neutronics − a revisit of the theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gruel</w:t>
+                <w:t xml:space="preserve">Thomas Frosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Guillou</w:t>
+                <w:t xml:space="preserve">Thomas Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2827393⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01917204v1</w:t>
+                <w:t xml:space="preserve">cea-02305474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Bayesian inference for multi-experimental and coupled problem in neutronics − a revisit of the theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tests and foreseen developments of fibered-OSLD gamma-heating measurements in low-power reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frosio</w:t>
+                <w:t xml:space="preserve">C. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonaccorsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Blaise</w:t>
+                <w:t xml:space="preserve">Sylvain Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.19. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.2490 - 2493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2018046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2018.2827393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02305474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01917204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Experimental and Computational Approach for CABRI Power Transients Analysis</w:t>
               </w:r>
@@ -1836,412 +1836,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Mixed Oxide Fuel Calculations with the Evaluated Nuclear Data Library JEFF-3.2</w:t>
+                <w:t xml:space="preserve">State of the art on nuclear heating measurement methods and expected improvements in zero power research reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Noguere</w:t>
+                <w:t xml:space="preserve">Mael Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard David</w:t>
+                <w:t xml:space="preserve">Adrien Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/NSE15-9⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2017002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02386210v1</w:t>
+                <w:t xml:space="preserve">cea-02305885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The path for innovative severe accident neutronics studies in ZPRs - Part I.1 - Analysis of SNEAK-12A experiments for core disruption in LMFBRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Margulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Margulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Blaise</w:t>
+                <w:t xml:space="preserve">Fabrizio Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.106-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02389252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on nuclear heating measurement methods and expected improvements in zero power research reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Mixed Oxide Fuel Calculations with the Evaluated Nuclear Data Library JEFF-3.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Noguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Le Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gruel</w:t>
+                <w:t xml:space="preserve">Olivier Bouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destouches</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luiz C. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.11. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (2), pp.135-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2017002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/NSE15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02305885v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02386210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights and experimental characterization of HfO 2 -based OxRRAMs operation</w:t>
               </w:r>
@@ -2474,77 +2474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of correlations between core configurations for the evaluation of nuclear data uncertainty propagation for reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krivtchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coquelet-Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2682,77 +2682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The path for innovative severe accident neutronics studies in ZPRs. Part I.2: Interpretation of SNEAK-12A experiment for core disruption in LMFBRs impact of nuclear data uncertainties on reactivity coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Margulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erez Gilad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2793,395 +2793,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02389231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Monte-Carlo Methods for Generation Time and Delayed Neutron Fraction Predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Messaoudi</w:t>
+                <w:t xml:space="preserve">Nuclear data uncertainties propagation methods in Boltzmann/Bateman coupled problems: Application to reactivity in MTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97, pp.165-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 90, pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02389803v1</w:t>
+                <w:t xml:space="preserve">cea-02381443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear data uncertainties propagation methods in Boltzmann/Bateman coupled problems: Application to reactivity in MTR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonaccorsi</w:t>
+                <w:t xml:space="preserve">Surrogates based multi-criteria predesign methodology of Sodium-cooled Fast Reactor cores - Application to CFV-like cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saied Dardour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.303-317. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.314-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02381443v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogates based multi-criteria predesign methodology of Sodium-cooled Fast Reactor cores - Application to CFV-like cores</w:t>
+                <w:t xml:space="preserve">Validation of Monte-Carlo Methods for Generation Time and Delayed Neutron Fraction Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabbris</w:t>
+                <w:t xml:space="preserve">Gregory Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saied Dardour</w:t>
+                <w:t xml:space="preserve">Nadia Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Benoit Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Saez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Wagemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 305, pp.314-333. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.165-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461795v1</w:t>
+                <w:t xml:space="preserve">cea-02389803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3199,77 +3199,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CANDELLE experiment for characterization of neutron sensitivity of LiF TLDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,103 +3333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests and foreseen developments of fibered-OSLD gamma heating measurements in low-power reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.04010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3457,329 +3457,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01772739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental R and D innovation for Gen-II,III et IV neutronics studies in ZPRs : a path to the future ZEPHYR facility in Cadarache</w:t>
+                <w:t xml:space="preserve">FLUOLE-2: An Experiment for PWR Pressure Vessel Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blaise</w:t>
+                <w:t xml:space="preserve">N. Thiollay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boussard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Margulis</w:t>
+                <w:t xml:space="preserve">J. Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourganel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRFM/IGORR 2016 - European Research Reactor Conference (IGORR) - International Group Operating Research Reactor (IGORR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Reactor Dosimetry (ISRD 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.02015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201610602015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442364v1</w:t>
+                <w:t xml:space="preserve">in2p3-01283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUOLE-2: An Experiment for PWR Pressure Vessel Surveillance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental R and D innovation for Gen-II,III et IV neutronics studies in ZPRs : a path to the future ZEPHYR facility in Cadarache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourganel</w:t>
+                <w:t xml:space="preserve">P. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Margulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Reactor Dosimetry (ISRD 15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RRFM/IGORR 2016 - European Research Reactor Conference (IGORR) - International Group Operating Research Reactor (IGORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01283891v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron activation of natural materials in a PWR spectrum: Feedback on 116mIn relative γ emission intensities and half-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Di Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,64 +3856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral ($n$,$\gamma$) Cross-sections Measurement of Standard Light Water Reactors Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,64 +4363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4607,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vitali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jinaphanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2020014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02888925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Samos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Gironcoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17173-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02524689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouihem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geslot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornilios Routsonis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01917204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonaccorsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clamens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hudelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lecerf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2847331" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2818928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Margulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Gilad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecerf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz C. Leal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE15-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gabrielli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.11.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1085-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doger de Sp&#233;ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.06.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krivtchik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.12.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wagemans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.07.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Dardour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.05.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01685106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01772739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boussard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Di Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02874693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Salvo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fougeras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98149-9_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/405DD01879CE56981F41C40FE5BB6F1535FCCC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02480922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hursin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vitali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jinaphanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2020014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02888925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Samos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Gironcoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17173-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02524689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouihem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geslot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107456" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornilios Routsonis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonaccorsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01917204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clamens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hudelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lecerf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2847331" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2818928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Margulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Gilad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecerf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margulis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gabrielli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz C. Leal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE15-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1085-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doger de Sp&#233;ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.06.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krivtchik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.12.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Dardour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wagemans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.07.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01685106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01772739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Di Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02874693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Salvo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fougeras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98149-9_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/405DD01879CE56981F41C40FE5BB6F1535FCCC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02480922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hursin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>