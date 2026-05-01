--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -230,633 +230,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis by direct and adjoint Monte Carlo methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jinaphanh</w:t>
+                <w:t xml:space="preserve">Attenuation of neutron and photon-induced irradiation damage in pressurized water reactor pressure vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 137, pp.107033. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107033⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 145, pp.107601 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488748v1</w:t>
+                <w:t xml:space="preserve">hal-03490649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of neutron and photon-induced irradiation damage in pressurized water reactor pressure vessels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collective dipole effects in ionic transport under electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin-Samos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Gironcoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giacomazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107601⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17173-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490649v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dipole effects in ionic transport under electric fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Valant</w:t>
+                <w:t xml:space="preserve">Neutron heating assessment in Minerve reactor by using alanine/ESR dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouihem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17173-w⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.107456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888925v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron heating assessment in Minerve reactor by using alanine/ESR dosimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Daoudi</w:t>
+                <w:t xml:space="preserve">Interpretation of the ASPIS Iron 88 programme with TRIPOLI-4® and quantification of uncertainties due to nuclear data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coquelet-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142, pp.107456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107456⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 140, pp.107147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02524689v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02534748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the ASPIS Iron 88 programme with TRIPOLI-4® and quantification of uncertainties due to nuclear data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Coquelet-Pascal</w:t>
+                <w:t xml:space="preserve">Spectral analysis by direct and adjoint Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jinaphanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 140, pp.107147. </w:t>
+              <w:t xml:space="preserve">, 2020, 137, pp.107033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2019.107033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02534748v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Fission Matrix approach for assessing complex kinetics behavior in the ZEPHYR ZPR coupled core configurations</w:t>
               </w:r>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krivtchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coquelet-Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3869,51 +3869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral ($n$,$\gamma$) Cross-sections Measurement of Standard Light Water Reactors Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vitali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jinaphanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2020014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02888925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Samos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Gironcoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17173-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02524689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouihem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geslot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107456" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornilios Routsonis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonaccorsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01917204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clamens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hudelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lecerf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2847331" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2818928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Margulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Gilad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecerf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margulis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gabrielli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz C. Leal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE15-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1085-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doger de Sp&#233;ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.06.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krivtchik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.12.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Dardour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wagemans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.07.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01685106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01772739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Di Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02874693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Salvo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fougeras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98149-9_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/405DD01879CE56981F41C40FE5BB6F1535FCCC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02480922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hursin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Vitali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jinaphanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2020014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02888925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Samos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Gironcoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17173-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02524689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouihem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geslot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hajji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coquelet-Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.107033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornilios Routsonis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frosio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonaccorsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01917204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2827393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clamens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Hudelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lecerf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2847331" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2018.2818928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Margulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Gilad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hudelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecerf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.05.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gruel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margulis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gabrielli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz C. Leal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE15-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-017-1085-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doger de Sp&#233;ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.06.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krivtchik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.12.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Dardour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wagemans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.07.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01685106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01772739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiollay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Salvo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldevila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610602015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Di Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02874693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Salvo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bignan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fougeras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98149-9_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/405DD01879CE56981F41C40FE5BB6F1535FCCC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02480922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hursin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>