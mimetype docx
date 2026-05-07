--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -348,117 +348,431 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrophysiological characterization of mouse intracardiac calbindin neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizot Guénaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121 (3), pp.231a, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2021.11.1557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrophysiological characterization of mouse intracardiac calbindin neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 (2), pp.211-212, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional role of the If current in pacemaking, and features of a novel If inhibitor - Procoralan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Advances in heart reduction, pp.1-2, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -468,445 +782,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium Channel Trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voltage-gated Sodium Channels: Structure, Function and Channelopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 246, Springer International Publishing, pp.125-145, 2017, Handbook of Experimental Pharmacology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/164_2017_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacology of hyperpolarization-activated cyclic nucleotide-gated (HCN) channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Channels and Their Inhibitors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-51, 2011, 978-3-642-19921-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal pacemaker : nouvelle perspective thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des maladies du coeur et des vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Cardiologie, pp.30-35, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes ioniques responsables de l'automatisme cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">biologie et pathologie du cœur et des vaisseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition John Libbery, pp.12-21, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1053,51 +1367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Charreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2017_47" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahmati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Charreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklesso Kadala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizot Gu&#233;na&#235;lle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.11.1557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2017_47" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahmati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Faivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>