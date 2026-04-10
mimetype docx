--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Control Updating Period Monitoring InIndustrial PLC-based Fast MPC: Application to The Constrained Controlof a Cryogenic Refrigerator</w:t>
+                <w:t xml:space="preserve">Fixed-Point based hierarchical MPC control design for a cryogenic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Vuong Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Theory and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11768-017-6109-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426855v1</w:t>
+                <w:t xml:space="preserve">hal-01582322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point based hierarchical MPC control design for a cryogenic refrigerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of Control Updating Period Monitoring InIndustrial PLC-based Fast MPC: Application to The Constrained Controlof a Cryogenic Refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Vuong Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.117-130. </w:t>
+              <w:t xml:space="preserve">Control Theory and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.92-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11768-017-6109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582322v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Warm Compression Stations Using Model Predictive Control: Simulation and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonne</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.012135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,51 +444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -699,77 +699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers of the thermal loads applied to the helium bath of a cryogenic Joule-Thompson Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonne</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (3), pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -828,64 +828,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable Control Architecture For a Cryogenic Test Facility Under High Pulsed Loads: Model Derivation, Control Design and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,64 +1032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journée de Cryogénie et supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFFCCS, Oct 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1114,77 +1114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stabilization of fixed-point iterations arising in hierarchical control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Vuong Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1209,90 +1209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Model Predictive Control via Nonlinear Piecewise Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Vuong Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,90 +1464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed cooperative control framework of a cryogenic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.179-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1581,77 +1581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Observer of the thermal loads applied on the Helium Bath of a Cryogenic Refrigerator. Observer Design and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonne</w:t>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,64 +1715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative control of a warm compression system for a Helium refrigerator subject to high pulsed loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle appliquée à l'accélérateur supraconducteur SPIRAL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,64 +2016,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for estimating the heat load imposed on a cryogenic refrigerator, associated program product, and method for controlling the refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2117,64 +2117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'estimation de la charge thermique imposé à un réfrigérateur cryogénique, produit, programme associé et procédé de régulation du réfrigérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: BD11968. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-017-6109-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Vuong Trinh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.09.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/171/1/012135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNJ565P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bornard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4RG932-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Poncet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Majecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lassalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Giacomo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ghribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Vuong Trinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.09.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-017-6109-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/171/1/012135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNJ565P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bornard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4RG932-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Poncet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Majecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lassalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Giacomo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ghribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>