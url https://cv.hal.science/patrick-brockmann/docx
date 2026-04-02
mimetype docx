--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.106104. </w:t>
+              <w:t xml:space="preserve">, 2026, 209, pp.106104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2026.106104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -770,303 +770,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t>
+                <w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjing Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mcgrath</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie Andrew</w:t>
+                <w:t xml:space="preserve">Rona Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glen Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321501v1</w:t>
+                <w:t xml:space="preserve">hal-03321458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t>
+                <w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chunjing Qiu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Robbie Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rona Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Peylin</w:t>
+                <w:t xml:space="preserve">Glen Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03321458v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
               </w:r>
@@ -2253,98 +2253,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RHITA: a web tool for real-time detection of extreme weather events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Akapko-Numado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Burq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2399,51 +2549,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2453,51 +2603,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2519,95 +2669,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2754,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boutreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2026.106104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274943v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Messori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-959-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375615v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hempelmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Ehbrecht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Falk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66PDSMDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boutreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2026.106104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274943v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Messori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-959-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375615v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hempelmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Ehbrecht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Falk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66PDSMDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Cazzaniga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Akapko-Numado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>