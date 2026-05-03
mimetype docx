--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1954,343 +1954,331 @@
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Special Issue of the 5th International Symposium on Biological and Environmental Chemistry of DMS(P) and Related Compounds, Goa, India, 19-22 October 2010, 110 (1-3), pp.215-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-011-9648-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00498320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'évolution récente et future du climat par les modèles du CNRM et de l'IPSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">Sebastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Denvil</w:t>
+                <w:t xml:space="preserve">Sophie Tyteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.45-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2300,147 +2288,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RHITA: a web tool for real-time detection of extreme weather events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Cazzaniga</w:t>
+                <w:t xml:space="preserve">Anastasia Akapko-Numado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Akapko-Numado</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Burq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2450,51 +2438,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2549,51 +2537,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2603,161 +2591,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bellier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2904,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boutreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2026.106104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274943v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Messori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-959-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375615v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hempelmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Ehbrecht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Falk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66PDSMDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Cazzaniga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Akapko-Numado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boutreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2026.106104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274943v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Messori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-959-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375615v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hempelmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Ehbrecht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Alvarez-Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Falk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Cazzaniga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Akapko-Numado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>