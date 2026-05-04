--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -307,523 +307,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre sa vie intime dans les foyers de SDF</w:t>
+                <w:t xml:space="preserve">Living One’s Private Life in a Homeless Shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 156-157, pp 105-125. </w:t>
+              <w:t xml:space="preserve">, 2019, 156-157, pp.105-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jda.8132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903143v1</w:t>
+                <w:t xml:space="preserve">hal-03940793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living One’s Private Life in a Homeless Shelter</w:t>
+                <w:t xml:space="preserve">Ethnographie et lien social. Pratique et éthique de la recherche auprès des résidents des foyers d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/jda.8132⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (1), pp.39-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106318795217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940793v1</w:t>
+                <w:t xml:space="preserve">hal-03967467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie et lien social. Pratique et éthique de la recherche auprès des résidents des foyers d’urgence</w:t>
+                <w:t xml:space="preserve">La prise en charge nocturne des sous-prolétaires à la rue : du hors-droit à la profilisation humanitaire de l’urgence sociale. 1980-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318795217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03967467v1</w:t>
+                <w:t xml:space="preserve">hal-03940663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge nocturne des sous-prolétaires à la rue : du hors-droit à la profilisation humanitaire de l’urgence sociale. 1980-2015</w:t>
+                <w:t xml:space="preserve">Les violences concentrationnaires au prisme de la cruauté (1933-1945) : le cas d’Otto Moll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Mailänder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.026.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940663v1</w:t>
+                <w:t xml:space="preserve">hal-03459750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences concentrationnaires au prisme de la cruauté (1933-1945) : le cas d’Otto Moll</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">La lutte contre la &amp;quot; grande pauvreté &amp;quot; : un marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Terrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.223-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -833,443 +742,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre les acteurs sociaux et les sous-prolétaires hébergés dans les foyers d’urgence : ethnographie de l’inclusion périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ST 51 : Les publics précaires dans les associations : dynamiques politiques et rapport à l’action sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique; Charlotte Dolez (Université Catholique de Louvain) charlotte.dolez@uclouvain.be Florence Haegel (Sciences Po, CEE), 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Métropolitains à la Martinique. Une migration de confort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pulvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K Edition. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pulvar</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">KEditions Le teneur sociologie. 2022</w:t>
+                <w:t xml:space="preserve">K éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le teneur sociologie, 978-2-38347-007-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03967790v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'arrière-cour de la mondialisation. Ethnographie des paupérisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Terrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">K Edition. , 2022, Le teneur sociologie, 978-2-38347-007-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Croquant, pp.403, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1279,498 +1042,498 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intimité dans les centres d'hébergement d'urgence pour SDF : un révélateur des violences déniées de l'Etat solidariste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibaut Besozzi &amp; Hervé Marchal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la rue au logement. Dialogue sur le sans-abrisme entre les mondes de la recherche, de la gouvernance et de l'intervention sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.55-68, 2025, Recherche et transformation sociale, 978-2-336-55235-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand le LBD s’invite au maintien de l’ordre : les failles de l’État »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.N. Luc (dir.), Gendarmerie mobile et maintien de l’ordre, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHILD MARRIAGE IN TÜRKİYE : ANALYSIS OF EXPERIENCED WOMEN’S NARRATIVES. Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHILD MARRIAGE IN TÜRKİYE : ANALYSIS OF EXPERIENCED WOMEN’S NARRATIVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Routledge Studies in Middle Eastern Society, 9781032574264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The process of sub-proletarization in Europe in the context of globalized neoliberalism: the catching up of the poor countries of the South at the risk of a comparison France Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agueda Pryska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Lemões</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ewa Bogalska-Martin et Emmanuel Matteudi, The Social Question in the Global World,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’onirisme social dans la population sous-prolétaire masculine parisienne : fabrications identitaires et gestion du stigmate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Perseil, Y. Pesqueux, Y. C. Banaon, K. Ben Mansour (dir.), Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-265, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sous-prolétaire rebelle au cœur de la lutte…contre &amp;quot;Les Enfants de Don Quichotte&amp;quot; (Jean-Pierre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Ecole des Hautes Etudes de la Santé Publique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles figures de l’usager. De la domination à l’émancipation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-118, 2017, 978-2-8109-0390-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,91 +1543,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde ouvrier divisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,250 +1637,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie privée hors du logement de droit commun : La gestion de l’intimité, de la sexualité, et de la vie familiale dans les squats et au sein des foyers collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse nationale d'allocations familiales; Université Paris XIII; Université Paris 1 - Panthéon Sorbonne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">étude sociologique d’une expérimentation sur la pair-aidance dans les foyers d'urgence de l'Armée du Salut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armée du Salut; Délégation interministérielle à l’hébergement et à l’accès au logement; Université Paris1 Panthéon Sorbonne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropolitains à la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pulvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRPLC-CNRS UMR 8053, Université des Antilles. 2015, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2185,51 +1948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D22EC468"/>
+    <w:nsid w:val="68B62BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bruneteaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034432450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539995v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneteaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119326ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795217" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.026.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keditions.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Child-Marriage-in-Turkiye-Analysis-of-Experienced-Womens-Narratives/Bayhantopu/p/book/9781032574264" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agueda Pryska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lem&#245;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-bruneteaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034432450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539995v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneteaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119326ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.8132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.026.0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keditions.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Child-Marriage-in-Turkiye-Analysis-of-Experienced-Womens-Narratives/Bayhantopu/p/book/9781032574264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agueda Pryska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lem&#245;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>