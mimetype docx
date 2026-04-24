--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -815,278 +815,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058316v4</w:t>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Valorge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058316v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
               </w:r>
@@ -3836,277 +3836,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+                <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441471v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,243 +5295,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton numerical morphogenesis in cell adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Chélin</w:t>
+                <w:t xml:space="preserve">Some features of the mechanical response of living cells to large deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Féréol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Cell Mechanics Meeting (CellMech 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636560v1</w:t>
+                <w:t xml:space="preserve">hal-00686852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some features of the mechanical response of living cells to large deformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoskeleton numerical morphogenesis in cell adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Féréol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+                <w:t xml:space="preserve">Cédric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Cell Mechanics Meeting (CellMech 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Netherlands</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686852v1</w:t>
+                <w:t xml:space="preserve">hal-00636560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cellulaire par systèmes précontraints</w:t>
               </w:r>
@@ -6120,204 +6120,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and numerical models of the prestressed cytoskeleton structure ; mechanical behavior and structuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Université de Bohème Occidentale, Czech Republic</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582938v1</w:t>
+                <w:t xml:space="preserve">hal-00322472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and numerical models of the prestressed cytoskeleton structure ; mechanical behavior and structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Université de Bohème Occidentale, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322472v1</w:t>
+                <w:t xml:space="preserve">hal-00582938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form-finding of the cytoskeleton structuration during cell adhesion</w:t>
               </w:r>
@@ -6608,165 +6608,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency response of a viscoelastic tensegrity structure</w:t>
+                <w:t xml:space="preserve">Apports du concept de tenségrité à la biomécanique cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Cell Biomechanics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaires interface physique-biologie, Laboratoire de Dynamique Moléculaire des Interactions Membranaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583040v1</w:t>
+                <w:t xml:space="preserve">hal-00583045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du concept de tenségrité à la biomécanique cellulaire</w:t>
+                <w:t xml:space="preserve">Frequency response of a viscoelastic tensegrity structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires interface physique-biologie, Laboratoire de Dynamique Moléculaire des Interactions Membranaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st Cell Biomechanics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583045v1</w:t>
+                <w:t xml:space="preserve">hal-00583040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6922,51 +6922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,51 +7047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,51 +7159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8394,51 +8394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isabey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2205867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canadas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02349982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DF4201707B2DCD91FB5AEA15ABDA68705593757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022676903680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudriller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isabey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01623472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isabey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2205867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canadas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02349982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DF4201707B2DCD91FB5AEA15ABDA68705593757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022676903680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudriller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isabey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01623472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>