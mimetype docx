--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -287,421 +287,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-04458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458130v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
               </w:r>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,351 +2444,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensegrity Behavior of Cortical and Cytosolic Cytoskeletal Components in Twisted Living Adherent Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cellular Tensegrity Model to Analyze the Structural Viscoelasticity of the Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Canadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Fodil</w:t>
+                <w:t xml:space="preserve">Christian Oddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Planus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 218, pp.155-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397678v1</w:t>
+                <w:t xml:space="preserve">hal-00397677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cellular Tensegrity Model to Analyze the Structural Viscoelasticity of the Cytoskeleton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensegrity Behavior of Cortical and Cytosolic Cytoskeletal Components in Twisted Living Adherent Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Planus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Oddou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atef Asnacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (4), pp.331-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022676903680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397677v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Mechanical Responses of Cortical and Cytosolic Cytoskeleton in Living Adherent Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Planus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Isabey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,77 +2826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelations Between Elastic Energy and Strain in a Tensegrity Model; Contribution to the Analysis of the Mechanical Response in Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Canadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2960,104 +2960,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Planus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Asnacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (4), pp.331-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1022676903680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166697v1</w:t>
@@ -3094,1019 +3094,1019 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807860v1</w:t>
+                <w:t xml:space="preserve">hal-03807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807879v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+                <w:t xml:space="preserve">hal-03451415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lefloch</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451415v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441471v1</w:t>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S314-S316, </w:t>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -4481,51 +4481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -5295,243 +5295,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some features of the mechanical response of living cells to large deformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoskeleton numerical morphogenesis in cell adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Féréol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+                <w:t xml:space="preserve">Cédric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Cell Mechanics Meeting (CellMech 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Netherlands</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686852v1</w:t>
+                <w:t xml:space="preserve">hal-00636560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton numerical morphogenesis in cell adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Chélin</w:t>
+                <w:t xml:space="preserve">Some features of the mechanical response of living cells to large deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Féréol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th European Cell Mechanics Meeting (CellMech 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636560v1</w:t>
+                <w:t xml:space="preserve">hal-00686852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cellulaire par systèmes précontraints</w:t>
               </w:r>
@@ -5809,338 +5809,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensegrity architecture calculation of the cellular cytoskeleton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical model of the cytoskeleton structuration during cell spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haimad Baudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montcourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS-IACM2008, 6th ICCSSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ithaca, New-York, United States</w:t>
+              <w:t xml:space="preserve">16th Congress ESB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lucerne, Switzerland. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559714v1</w:t>
+                <w:t xml:space="preserve">hal-00582903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of the cytoskeleton structuration during cell spreading</w:t>
+                <w:t xml:space="preserve">Initial stress system modelling applied to adherent cell mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baudriller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Congress ESB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lucerne, Switzerland. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">Human Biomechanics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582903v1</w:t>
+                <w:t xml:space="preserve">hal-00582906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stress system modelling applied to adherent cell mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensegrity architecture calculation of the cellular cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Baudriller</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Biomechanics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IASS-IACM2008, 6th ICCSSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ithaca, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582906v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t>
               </w:r>
@@ -6424,51 +6424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the cytoskeleton prestressed structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,77 +6797,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6909,51 +6909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,51 +6961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -7034,51 +7034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,51 +7086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -7211,51 +7211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées scientifique du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France. 2016</w:t>
@@ -8394,51 +8394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isabey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2205867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canadas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02349982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DF4201707B2DCD91FB5AEA15ABDA68705593757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022676903680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudriller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isabey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01623472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ch&#233;lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azzag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baghdiguian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.01.015i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCLBLG6V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isabey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2205867" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canadas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02349982" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DF4201707B2DCD91FB5AEA15ABDA68705593757/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wendling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Fodil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022676903680" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elek Postek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636560v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baudriller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montcourrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isabey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01623472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>