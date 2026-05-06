--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Castel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7851-881X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120477882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in nursing homes: A qualitative study on knowledge and attitudes among assistant nurses’, nurses’ and general practitioners’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.100418. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idh.2026.100418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgeons’ Contributions to Antibiotic Stewardship and Resistance Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Christou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.e2521165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.21165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations subissent aujourd’hui un effet ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des entrepreneurs institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Penser le changement dans les réformes du secteur public, 56 (1-2), pp.155-182. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121159ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Close Cooperation to Its Unravelling: A Political View of the COVID Crisis Management in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible contrôle consultatif entre pairs. Le cas des relations entre médecins dans les EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.45504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience at Work among Healthcare Professionals in Oncology during and beyond the Pandemic: Report from A Deliberative Multi-Stakeholder Reflexive Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (7), pp.6986-6995. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/curroncol30070506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of implementation strategies adopted for antimicrobial stewardship interventions in long-term care facilities: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2023.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.232.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (n° 76), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.076.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, en France, une journée des revues contribuant à la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Henrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (4), pp.457-459. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.224.0457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the organisational response of a university hospital during the first wave of the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Harkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.e001817. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjoq-2022-001817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer d’une politique de santé publique à une santé publique politique : proposition du groupe miroir pour un virage paradigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Ghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.221.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Compte-rendu de l'ouvrage] Urfalino (Philippe), Décider ensemble. La fabrique de l’obligation collective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 63 (1), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.631.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizons disciplinaires et thématiques de prédilection de Sciences Sociales et Santé (1994-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.39-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology: Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2021.1883501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Full Jurisdiction: Pathology and Inter-Professional Relations in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Organizing Precision Oncology, 40 (1), pp.42-57. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2020.1861543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la réponse mondiale à la pandémie de COVID-19 se fait sans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.online - online. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759211015131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ungovernable tool of government? The problematic use of labels in public health policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Working Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de crise : comment tirer les leçons du Coronavirus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise : quelles formations pour relever les défis contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision toujours en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Paradox? Toward an Explanation of Inconsistencies between Framing and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2019.370205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j'ai écrit 'Profession: décideurs'. Entretien avec Catherine Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gremion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Cairney, The Politics of Evidence-Based Policy-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (3), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.183.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving universal health coverage in France : policy reforms and the challenge of inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, France : nation and world, 387 Special Series (10034), pp.2236-2249. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes et santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalité, normalisation et normation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.7 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du néo-institutionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1), pp.23 - 62. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.161.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions organisationnelles de la biomédecine. À propos de Peter Keating & Alberto Cambrosio, Cancer on Trial. Oncology as a New Style of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), pp.99 - 107. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.323.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.9 - 32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l’obésité en gouvernant les conduites des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une sociologie de l’entrepreneur-frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263 - 302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sociology of the Boundary-Entrepreneur : Creation and Diffusion of a Programme for the Prevention of Obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263-302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans : la maturité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bungener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.311.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Olivier Fillieule, Eric Agrikoliansky et Isabelle Sommier (éds), « Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.273-275. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.5697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity and medical decision, impact for patients with cancer: sociological assessment of two tumour committees' organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (4), pp.E34-42. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2012.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A public policy designed and run by a private entrepreneur. Tensions between public health and private interest in the battle against obesity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201-229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Public Policy Designed and Run by a Private Entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity, capture, network: The professional logics of the organization of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (supplément 1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de G. Bloy et F.-X. Schweyer 'Singuliers généralistes : sociologie de la médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.421-422. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.10492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, organisations et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Golsorkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (217), pp.79 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change as an Interactive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science / Organizational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.1090.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic evidence and textual arrangements: a case study of French clinical cancer guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes Knaapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cazeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.685-692. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, appariement, réseau : une logique professionnelle d'organisation des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.441 - 460. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a Guideline? Authority, Competition and Collaboration in the French Oncology Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.743 - 764. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0306312709104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rationaliser sans standardiser la médecine? Production et usages des recommandations de pratiques cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Economie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.093.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude médicale: approche collective et contrôle latéral en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la recherche clinique. Une comparaison de trois essais académiques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et normes de pratiques : les dimensions oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.111 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicina e regole sulle pratiche: le dimensioni dimenticate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations de bonnes pratiques comme objet heuristique pour la sociologie de la médecine (Commentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why don’t cancer patients enter clinical trials? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.1744 - 1748. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2005.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction about the Clinical Practice, Multidisciplinary and Treating Nets: Reorganization of the Cancer Therapeutics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin, son patient et ses pairs : Une nouvelle approche de la relation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.463.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions politiques de la rationalisation des pratiques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation Structurelle de l'Oncogériatrie : mise en place d'une étude médico-économique et organisationnelle d'un programme d'oncogériatrie, Note de recherche sur une problématique pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Gérontologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (19), pp.192-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des services sous contraintes. Enquête collective auprès de trois services d'urgences français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Frames (Don’t) Matter: Querying the Relationship between Ideas and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Rangarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats du LIEPP n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité, coopération et satisfaction au travail. Une hypothèse de sociologie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des sociabilités. Note thématique n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement correct exigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence. Retour sur un phénomène social et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L’École des patrons. Silence et morales d’entreprise à la Business School de Harvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.227 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien filmé. Deuxième volet de la collection « Les formes de la médecine contemporaine » : &amp;quot;Les dynamiques d'introduction et de réception des recommandations en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Levilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur l’usage des antibiotiques en EHPAD : besoins, attitudes et motivation des professionnels de santé à changer les pratiques - projet ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon usage des antibiotiques : état des lieux dans 437 EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bougès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for developing and evaluating programs fostering practice change tailored to their implementation context: ORANEAT antimicrobial stewardship program in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Management Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Health Management Association, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des CPTS suite à la crise du Covid-19 : entre soutien à des dynamiques locales et structuration par le haut d’une organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations organisationnelles, recompositions professionnelles : la médecine de précision en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quels sont les apports de la médecine de précision à la cancérologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Faculté de médecine Lyon Est, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing and experimenting: Genomic clinical trials as epistemic and organizational innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium, The Good Organization: Aspirations • Interventions • Struggles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : le cas du marketing social et des sciences comportementales dans la lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Gouverner les conduites économiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques de la recherche clinique publique en cancérologie. Aspects sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès francophone d'épidémiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Faculté de Pharmacie de Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du décloisonnement : quand des entrepreneurs privés entendent promouvoir un programme d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique (AFSP) session thématique n°16 : Leadership et « entrepreneurs » dans l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument-Driven Frames: The Case of Obesity in the U.S. and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Causes, Consequences, and Meaning of Transnationalization", 18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une crise de santé publique survient sans ses experts. Le cas de la drogue au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science politique à l’heure européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « entrepreneur-frontière » ou l’art du décloisonnement et recloisonnement : Quand un entrepreneur privé promeut un programme de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La science politique à l’heure européenne", congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons de la participation des médecins à la recherche clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocancer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Paris, France. pp.353 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un acteur privé produit les instruments de l’action publique de lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : la lutte contre l'obésité, entre santé publique et intérêt privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association française de science politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, IEP Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation du travail médical. L’exemple de la cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2008-2009 « Organisation et métiers à l’hôpital. Un ordre formel et informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, MSH Paris Nord, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de la prise en charge des patients âgés cancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées scientifiques du CLARA, Grenoble, 20 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in cancer care in France. Competition or coordinated care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites and Styles. Exploring the comparative history of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, University of Manchester (Manchester, UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a guideline? Authority, competition and collaboration in the French oncology sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institutions of Objectivity in Medicine: Informal and Formal Modalities of Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de pratiques : des données de la littérature au PPS, quelle mission, quelles responsabilités des réseaux de cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Assises Nationales des Réseaux de Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre la bonne décision et limiter la durée de séjour ? Deux incertitudes structurantes dans la prise en charge des patients âgés atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et longévité : les journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral et approche collective de la décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs incertains et décisions en médecine, Association française de Sociologie – Réseau thématique 19 "Santé, médecine, maladie et handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes en pratique : le caractère ambivalent des recommandations en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion des usagers et modernisation des pratiques professionnelles en santé séminaire de recherche du DIES et de la Fondation de l’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et dynamique des réseaux en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels équilibres entre les dynamiques professionnelles et les organisations en santé ?, 4ème Congrès de la Coordination nationale des Réseaux, de Santé, Atelier Réseaux cancer, réseaux péri-nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer relationships as a structuring pattern for the therapeutic relationship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients &amp; Pathways: Cancer Therapies in Historical and Sociological Perspective, Centre for the History of Science, Technology and Medicine (CHSTM), University of Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity building for clinical behaviour change: Partnerships with healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Guidelines International Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects sociologiques de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Soum-Pouyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radiothérapie entre science, médecine et société, journée d'étude organisée par l’Institut Curie et EDP Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Etudes de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale de l'ouvrage A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Egea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, 2024, Le regard sociologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaële Rot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler aux chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, 2023, 9791037003430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération et la coordination comme enjeux des politiques du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Brimo; Pascale Gonod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieux, de quel(s) droit(s)?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, pp.35-44, 2023, Bibliothèque de l'IRJS - André Tunc, 9782850020599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la coordination: enjeux organisationnels et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRDES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782878125795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.93 - 107, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création organisationnelle et cercle vicieux néo-bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Borraz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157-170, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by labels? Not that simple: The cases of environmental and nutritional politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labeling the Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.185 - 206, 2020, 9789811514975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des professions et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.594-600, 2019, 9782724625110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de la biomédecine par l’organisation : le cas de la cancérologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsellem, Norbert; Bataille, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-289, 2018, Recherches, 9782707195784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les politiques publiques : latéraliser la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Algan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en mode start-up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.205 - 221, 2016, 9782212564662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : la diffusion du marketing social dans la lutte contre l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157 - 192, 2016, 9782724619003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travailler (sur) la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7 - 18, 2016, 9782356713889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57 - 64, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.140 - 148, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie de l'action organisée à la sociologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.495 - 506, 2015, 9782753542921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Regard croisé sur des regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel; Henri Bergeron; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de santé; Presses de Sciences Po, pp.7 - 18, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique. L'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.121 - 131, 2010, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux professionnels des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Marie-Odile Carrère; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext, pp.3 - 27, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organocène. Du changement dans les sociétés surorganisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.340, 2024, 9782724643305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2024, 978-2-7574-4092-6. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.153249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 une crise organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 136 p., 2020, Essai, 9782724626650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, pp.210, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.504, 2018, Quadrige, 9782130810971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.120, 2018, 9782724622409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleteke koinoniologia tes hygeias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kardamitsa Publications, pp.402, 2018, 9789603544753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. Presses des Mines, pp.262, 2016, 9782356713889. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.484, 2014, Quadrige, 9782130568018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel. Éd. de santé; Presses de Sciences Po, pp.120, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Odile Carrère; Patrick Castel. John Libbey Eurotext, pp.127, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), pp.131, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la décision dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, pp.150, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’idée vint… : mise sur agenda et routinisation de la politique de lutte contre l’obésité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences po Paris. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : le cas Epode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences-Po-CSO. 2009, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique de la participation des médecins à la recherche clinique. Une comparaison de trois essais académiques multicentriques (Rapport pour l'Institut National du Cancer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITES DE RECOURS AUX DISPOSITIFS GERIATRIQUES LORS DE LA PRISE EN CHARGE DES PERSONNES ATTEINTES DE CANCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recours aux dispositifs gériatriques lors de la prise en charge des personnes âgées atteintes de cancer. Rapport pour le Ministère de la Santé et de la Protection Sociale, Direction de la Recherche, des Etudes, de l’Evaluation et des Statistiques, Mission Recherche (MiRe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche, des études, de l’évaluation et des statistiques, Ministère des Affaires sociales et de la Santé; Ministère des Solidarités et de la Santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la participation des cliniciens et à l’inclusion des patients dans les essais cliniques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ligue nationale contre le cancer; Plate-forme d’Aide à la Recherche Clinique en cancérologie. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des médecins organisateurs ? Initiatives organisationnelles, professions et pouvoir à l’interface de la pratique et de la recherche cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin-en-Yvelines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03623314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Castel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7851-881X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120477882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in nursing homes: A qualitative study on knowledge and attitudes among assistant nurses’, nurses’ and general practitioners’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.100418. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idh.2026.100418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des entrepreneurs institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Penser le changement dans les réformes du secteur public, 56 (1-2), pp.155-182. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121159ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Close Cooperation to Its Unravelling: A Political View of the COVID Crisis Management in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgeons’ Contributions to Antibiotic Stewardship and Resistance Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Christou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.e2521165. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.21165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations subissent aujourd’hui un effet ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible contrôle consultatif entre pairs. Le cas des relations entre médecins dans les EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.45504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of implementation strategies adopted for antimicrobial stewardship interventions in long-term care facilities: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2023.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.232.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (n° 76), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.076.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience at Work among Healthcare Professionals in Oncology during and beyond the Pandemic: Report from A Deliberative Multi-Stakeholder Reflexive Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (7), pp.6986-6995. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/curroncol30070506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizons disciplinaires et thématiques de prédilection de Sciences Sociales et Santé (1994-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.39-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, en France, une journée des revues contribuant à la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Henrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (4), pp.457-459. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.224.0457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the organisational response of a university hospital during the first wave of the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Harkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.e001817. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjoq-2022-001817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer d’une politique de santé publique à une santé publique politique : proposition du groupe miroir pour un virage paradigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Ghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.221.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Compte-rendu de l'ouvrage] Urfalino (Philippe), Décider ensemble. La fabrique de l’obligation collective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 63 (1), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.631.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology: Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2021.1883501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Full Jurisdiction: Pathology and Inter-Professional Relations in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Organizing Precision Oncology, 40 (1), pp.42-57. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2020.1861543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la réponse mondiale à la pandémie de COVID-19 se fait sans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.online - online. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759211015131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ungovernable tool of government? The problematic use of labels in public health policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Working Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de crise : comment tirer les leçons du Coronavirus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise : quelles formations pour relever les défis contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j'ai écrit 'Profession: décideurs'. Entretien avec Catherine Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gremion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision toujours en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Paradox? Toward an Explanation of Inconsistencies between Framing and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2019.370205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Cairney, The Politics of Evidence-Based Policy-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (3), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.183.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes et santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving universal health coverage in France : policy reforms and the challenge of inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, France : nation and world, 387 Special Series (10034), pp.2236-2249. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalité, normalisation et normation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.7 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du néo-institutionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1), pp.23 - 62. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.161.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.9 - 32. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions organisationnelles de la biomédecine. À propos de Peter Keating & Alberto Cambrosio, Cancer on Trial. Oncology as a New Style of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), pp.99 - 107. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.323.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l’obésité en gouvernant les conduites des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une sociologie de l’entrepreneur-frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263 - 302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sociology of the Boundary-Entrepreneur : Creation and Diffusion of a Programme for the Prevention of Obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263-302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans : la maturité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bungener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.311.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity and medical decision, impact for patients with cancer: sociological assessment of two tumour committees' organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (4), pp.E34-42. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2012.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Olivier Fillieule, Eric Agrikoliansky et Isabelle Sommier (éds), « Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.273-275. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.5697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, organisations et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Golsorkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (217), pp.79 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Public Policy Designed and Run by a Private Entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A public policy designed and run by a private entrepreneur. Tensions between public health and private interest in the battle against obesity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201-229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity, capture, network: The professional logics of the organization of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (supplément 1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de G. Bloy et F.-X. Schweyer 'Singuliers généralistes : sociologie de la médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.421-422. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.10492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change as an Interactive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science / Organizational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.1090.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic evidence and textual arrangements: a case study of French clinical cancer guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes Knaapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cazeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.685-692. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, appariement, réseau : une logique professionnelle d'organisation des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.441 - 460. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rationaliser sans standardiser la médecine? Production et usages des recommandations de pratiques cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Economie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.093.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a Guideline? Authority, Competition and Collaboration in the French Oncology Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.743 - 764. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0306312709104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la recherche clinique. Une comparaison de trois essais académiques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude médicale: approche collective et contrôle latéral en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et normes de pratiques : les dimensions oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.111 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicina e regole sulle pratiche: le dimensioni dimenticate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations de bonnes pratiques comme objet heuristique pour la sociologie de la médecine (Commentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why don’t cancer patients enter clinical trials? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.1744 - 1748. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2005.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction about the Clinical Practice, Multidisciplinary and Treating Nets: Reorganization of the Cancer Therapeutics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin, son patient et ses pairs : Une nouvelle approche de la relation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.463.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions politiques de la rationalisation des pratiques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation Structurelle de l'Oncogériatrie : mise en place d'une étude médico-économique et organisationnelle d'un programme d'oncogériatrie, Note de recherche sur une problématique pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Gérontologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (19), pp.192-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des services sous contraintes. Enquête collective auprès de trois services d'urgences français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Frames (Don’t) Matter: Querying the Relationship between Ideas and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Rangarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats du LIEPP n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité, coopération et satisfaction au travail. Une hypothèse de sociologie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des sociabilités. Note thématique n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement correct exigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L’École des patrons. Silence et morales d’entreprise à la Business School de Harvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.227 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence. Retour sur un phénomène social et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien filmé. Deuxième volet de la collection « Les formes de la médecine contemporaine » : &amp;quot;Les dynamiques d'introduction et de réception des recommandations en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Levilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur l’usage des antibiotiques en EHPAD : besoins, attitudes et motivation des professionnels de santé à changer les pratiques - projet ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon usage des antibiotiques : état des lieux dans 437 EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bougès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for developing and evaluating programs fostering practice change tailored to their implementation context: ORANEAT antimicrobial stewardship program in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Management Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Health Management Association, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des CPTS suite à la crise du Covid-19 : entre soutien à des dynamiques locales et structuration par le haut d’une organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations organisationnelles, recompositions professionnelles : la médecine de précision en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quels sont les apports de la médecine de précision à la cancérologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Faculté de médecine Lyon Est, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing and experimenting: Genomic clinical trials as epistemic and organizational innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium, The Good Organization: Aspirations • Interventions • Struggles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : le cas du marketing social et des sciences comportementales dans la lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Gouverner les conduites économiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques de la recherche clinique publique en cancérologie. Aspects sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès francophone d'épidémiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Faculté de Pharmacie de Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du décloisonnement : quand des entrepreneurs privés entendent promouvoir un programme d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique (AFSP) session thématique n°16 : Leadership et « entrepreneurs » dans l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument-Driven Frames: The Case of Obesity in the U.S. and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Causes, Consequences, and Meaning of Transnationalization", 18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une crise de santé publique survient sans ses experts. Le cas de la drogue au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science politique à l’heure européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « entrepreneur-frontière » ou l’art du décloisonnement et recloisonnement : Quand un entrepreneur privé promeut un programme de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La science politique à l’heure européenne", congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons de la participation des médecins à la recherche clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocancer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Paris, France. pp.353 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un acteur privé produit les instruments de l’action publique de lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : la lutte contre l'obésité, entre santé publique et intérêt privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association française de science politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, IEP Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation du travail médical. L’exemple de la cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2008-2009 « Organisation et métiers à l’hôpital. Un ordre formel et informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, MSH Paris Nord, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de la prise en charge des patients âgés cancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées scientifiques du CLARA, Grenoble, 20 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in cancer care in France. Competition or coordinated care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites and Styles. Exploring the comparative history of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, University of Manchester (Manchester, UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a guideline? Authority, competition and collaboration in the French oncology sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institutions of Objectivity in Medicine: Informal and Formal Modalities of Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de pratiques : des données de la littérature au PPS, quelle mission, quelles responsabilités des réseaux de cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Assises Nationales des Réseaux de Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre la bonne décision et limiter la durée de séjour ? Deux incertitudes structurantes dans la prise en charge des patients âgés atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et longévité : les journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes en pratique : le caractère ambivalent des recommandations en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion des usagers et modernisation des pratiques professionnelles en santé séminaire de recherche du DIES et de la Fondation de l’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral et approche collective de la décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs incertains et décisions en médecine, Association française de Sociologie – Réseau thématique 19 "Santé, médecine, maladie et handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et dynamique des réseaux en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels équilibres entre les dynamiques professionnelles et les organisations en santé ?, 4ème Congrès de la Coordination nationale des Réseaux, de Santé, Atelier Réseaux cancer, réseaux péri-nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer relationships as a structuring pattern for the therapeutic relationship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients &amp; Pathways: Cancer Therapies in Historical and Sociological Perspective, Centre for the History of Science, Technology and Medicine (CHSTM), University of Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects sociologiques de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Soum-Pouyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radiothérapie entre science, médecine et société, journée d'étude organisée par l’Institut Curie et EDP Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity building for clinical behaviour change: Partnerships with healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Guidelines International Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale de l'ouvrage A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Egea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, 2024, Le regard sociologique, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Etudes de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération et la coordination comme enjeux des politiques du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Brimo; Pascale Gonod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieux, de quel(s) droit(s)?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, pp.35-44, 2023, Bibliothèque de l'IRJS - André Tunc, 9782850020599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaële Rot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler aux chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, 2023, 9791037003430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création organisationnelle et cercle vicieux néo-bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Borraz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157-170, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la coordination: enjeux organisationnels et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRDES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782878125795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.93 - 107, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by labels? Not that simple: The cases of environmental and nutritional politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labeling the Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.185 - 206, 2020, 9789811514975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des professions et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.594-600, 2019, 9782724625110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de la biomédecine par l’organisation : le cas de la cancérologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsellem, Norbert; Bataille, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-289, 2018, Recherches, 9782707195784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les politiques publiques : latéraliser la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Algan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en mode start-up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.205 - 221, 2016, 9782212564662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : la diffusion du marketing social dans la lutte contre l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157 - 192, 2016, 9782724619003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travailler (sur) la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7 - 18, 2016, 9782356713889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie de l'action organisée à la sociologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.495 - 506, 2015, 9782753542921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57 - 64, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.140 - 148, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Regard croisé sur des regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel; Henri Bergeron; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de santé; Presses de Sciences Po, pp.7 - 18, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique. L'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.121 - 131, 2010, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux professionnels des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Marie-Odile Carrère; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext, pp.3 - 27, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organocène. Du changement dans les sociétés surorganisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.340, 2024, 9782724643305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2024, 978-2-7574-4092-6. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.153249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 une crise organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 136 p., 2020, Essai, 9782724626650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, pp.210, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleteke koinoniologia tes hygeias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kardamitsa Publications, pp.402, 2018, 9789603544753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.120, 2018, 9782724622409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.504, 2018, Quadrige, 9782130810971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. Presses des Mines, pp.262, 2016, 9782356713889. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.484, 2014, Quadrige, 9782130568018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel. Éd. de santé; Presses de Sciences Po, pp.120, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Odile Carrère; Patrick Castel. John Libbey Eurotext, pp.127, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), pp.131, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la décision dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, pp.150, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’idée vint… : mise sur agenda et routinisation de la politique de lutte contre l’obésité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences po Paris. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : le cas Epode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences-Po-CSO. 2009, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique de la participation des médecins à la recherche clinique. Une comparaison de trois essais académiques multicentriques (Rapport pour l'Institut National du Cancer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITES DE RECOURS AUX DISPOSITIFS GERIATRIQUES LORS DE LA PRISE EN CHARGE DES PERSONNES ATTEINTES DE CANCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recours aux dispositifs gériatriques lors de la prise en charge des personnes âgées atteintes de cancer. Rapport pour le Ministère de la Santé et de la Protection Sociale, Direction de la Recherche, des Etudes, de l’Evaluation et des Statistiques, Mission Recherche (MiRe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche, des études, de l’évaluation et des statistiques, Ministère des Affaires sociales et de la Santé; Ministère des Solidarités et de la Santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la participation des cliniciens et à l’inclusion des patients dans les essais cliniques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ligue nationale contre le cancer; Plate-forme d’Aide à la Recherche Clinique en cancérologie. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des médecins organisateurs ? Initiatives organisationnelles, professions et pouvoir à l’interface de la pratique et de la recherche cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin-en-Yvelines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03623314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B1DF9A6"/>
+    <w:nsid w:val="1FF1456E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7851-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120477882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2026.100418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Johanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.21165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121159ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tremblay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30070506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Conlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.12.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.076.0015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Henrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.224.0457" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ghozi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.221.0005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2021.1883501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759211015131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02532852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02527437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2019.370205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03442670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.323.0099" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299722v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.542.0263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719501v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166570v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5697" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lurkin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.612.0201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02530953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587052v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.09.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10492" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Golsorkhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.1090.0442" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Knaapen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.05.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WXRB96V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587055v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.09.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP8X4N7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587062v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312709104435" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6B4GD2R1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587065v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.093.0098" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02942701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2005.10.033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z275HV3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020578v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0443" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05323850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05328187v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stahl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaune" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01493880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01503847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04952170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Rangarajan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vidoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05117323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03430180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04339012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494394v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bargain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Boug&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03086070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053156v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053157v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605538v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huchette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04389996v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695849v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03673196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-594.htm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522568v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136650v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02537989v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04777889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702027v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153249" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01890555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3397" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02526125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02536601v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03623314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7851-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120477882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2026.100418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121159ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Johanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.21165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Conlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.12.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.076.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30070506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Henrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.224.0457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ghozi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.221.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2021.1883501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759211015131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02532852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02527437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2019.370205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03442670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.323.0099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299722v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.542.0263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719501v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lurkin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1559" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166570v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Golsorkhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02530953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587052v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.612.0201" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.09.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.1090.0442" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Knaapen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.05.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WXRB96V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587055v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.09.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP8X4N7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587065v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.093.0098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587062v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312709104435" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6B4GD2R1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02942701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2005.10.033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z275HV3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020578v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0443" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05328187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaune" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05323850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01493880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01503847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04952170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Rangarajan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vidoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05117323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03430180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04339012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494394v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bargain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Boug&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03086070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053156v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053157v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605540v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huchette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346777v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04389996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03673196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695849v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-594.htm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522568v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02537989v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04777889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702027v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153249" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01890555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3397" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02526125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02536601v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03623314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>