--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Castel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7851-881X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120477882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in nursing homes: A qualitative study on knowledge and attitudes among assistant nurses’, nurses’ and general practitioners’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.100418. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idh.2026.100418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des entrepreneurs institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Penser le changement dans les réformes du secteur public, 56 (1-2), pp.155-182. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121159ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Close Cooperation to Its Unravelling: A Political View of the COVID Crisis Management in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgeons’ Contributions to Antibiotic Stewardship and Resistance Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Christou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.e2521165. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.21165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations subissent aujourd’hui un effet ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible contrôle consultatif entre pairs. Le cas des relations entre médecins dans les EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.45504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of implementation strategies adopted for antimicrobial stewardship interventions in long-term care facilities: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2023.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.232.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (n° 76), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.076.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience at Work among Healthcare Professionals in Oncology during and beyond the Pandemic: Report from A Deliberative Multi-Stakeholder Reflexive Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (7), pp.6986-6995. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/curroncol30070506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizons disciplinaires et thématiques de prédilection de Sciences Sociales et Santé (1994-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.39-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, en France, une journée des revues contribuant à la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Henrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (4), pp.457-459. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.224.0457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the organisational response of a university hospital during the first wave of the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Harkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.e001817. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjoq-2022-001817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer d’une politique de santé publique à une santé publique politique : proposition du groupe miroir pour un virage paradigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Ghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.221.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Compte-rendu de l'ouvrage] Urfalino (Philippe), Décider ensemble. La fabrique de l’obligation collective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 63 (1), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.631.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology: Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2021.1883501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Full Jurisdiction: Pathology and Inter-Professional Relations in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Organizing Precision Oncology, 40 (1), pp.42-57. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2020.1861543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la réponse mondiale à la pandémie de COVID-19 se fait sans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.online - online. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759211015131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ungovernable tool of government? The problematic use of labels in public health policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Working Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de crise : comment tirer les leçons du Coronavirus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise : quelles formations pour relever les défis contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j'ai écrit 'Profession: décideurs'. Entretien avec Catherine Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gremion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision toujours en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Paradox? Toward an Explanation of Inconsistencies between Framing and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2019.370205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Cairney, The Politics of Evidence-Based Policy-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (3), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.183.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes et santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving universal health coverage in France : policy reforms and the challenge of inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, France : nation and world, 387 Special Series (10034), pp.2236-2249. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalité, normalisation et normation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.7 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du néo-institutionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1), pp.23 - 62. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.161.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.9 - 32. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions organisationnelles de la biomédecine. À propos de Peter Keating & Alberto Cambrosio, Cancer on Trial. Oncology as a New Style of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), pp.99 - 107. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.323.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l’obésité en gouvernant les conduites des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une sociologie de l’entrepreneur-frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263 - 302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sociology of the Boundary-Entrepreneur : Creation and Diffusion of a Programme for the Prevention of Obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263-302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans : la maturité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bungener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.311.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity and medical decision, impact for patients with cancer: sociological assessment of two tumour committees' organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (4), pp.E34-42. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2012.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Olivier Fillieule, Eric Agrikoliansky et Isabelle Sommier (éds), « Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.273-275. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.5697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, organisations et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Golsorkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (217), pp.79 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Public Policy Designed and Run by a Private Entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A public policy designed and run by a private entrepreneur. Tensions between public health and private interest in the battle against obesity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201-229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity, capture, network: The professional logics of the organization of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (supplément 1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de G. Bloy et F.-X. Schweyer 'Singuliers généralistes : sociologie de la médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.421-422. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.10492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change as an Interactive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science / Organizational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.1090.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic evidence and textual arrangements: a case study of French clinical cancer guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes Knaapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cazeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.685-692. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, appariement, réseau : une logique professionnelle d'organisation des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.441 - 460. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rationaliser sans standardiser la médecine? Production et usages des recommandations de pratiques cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Economie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.093.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a Guideline? Authority, Competition and Collaboration in the French Oncology Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.743 - 764. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0306312709104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la recherche clinique. Une comparaison de trois essais académiques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude médicale: approche collective et contrôle latéral en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et normes de pratiques : les dimensions oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.111 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicina e regole sulle pratiche: le dimensioni dimenticate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations de bonnes pratiques comme objet heuristique pour la sociologie de la médecine (Commentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why don’t cancer patients enter clinical trials? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.1744 - 1748. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2005.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction about the Clinical Practice, Multidisciplinary and Treating Nets: Reorganization of the Cancer Therapeutics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin, son patient et ses pairs : Une nouvelle approche de la relation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.463.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions politiques de la rationalisation des pratiques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation Structurelle de l'Oncogériatrie : mise en place d'une étude médico-économique et organisationnelle d'un programme d'oncogériatrie, Note de recherche sur une problématique pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Gérontologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (19), pp.192-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des services sous contraintes. Enquête collective auprès de trois services d'urgences français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Frames (Don’t) Matter: Querying the Relationship between Ideas and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Rangarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats du LIEPP n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité, coopération et satisfaction au travail. Une hypothèse de sociologie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des sociabilités. Note thématique n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement correct exigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L’École des patrons. Silence et morales d’entreprise à la Business School de Harvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.227 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence. Retour sur un phénomène social et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien filmé. Deuxième volet de la collection « Les formes de la médecine contemporaine » : &amp;quot;Les dynamiques d'introduction et de réception des recommandations en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Levilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur l’usage des antibiotiques en EHPAD : besoins, attitudes et motivation des professionnels de santé à changer les pratiques - projet ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon usage des antibiotiques : état des lieux dans 437 EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bougès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for developing and evaluating programs fostering practice change tailored to their implementation context: ORANEAT antimicrobial stewardship program in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Management Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Health Management Association, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des CPTS suite à la crise du Covid-19 : entre soutien à des dynamiques locales et structuration par le haut d’une organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations organisationnelles, recompositions professionnelles : la médecine de précision en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quels sont les apports de la médecine de précision à la cancérologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Faculté de médecine Lyon Est, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing and experimenting: Genomic clinical trials as epistemic and organizational innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium, The Good Organization: Aspirations • Interventions • Struggles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : le cas du marketing social et des sciences comportementales dans la lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Gouverner les conduites économiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques de la recherche clinique publique en cancérologie. Aspects sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès francophone d'épidémiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Faculté de Pharmacie de Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du décloisonnement : quand des entrepreneurs privés entendent promouvoir un programme d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique (AFSP) session thématique n°16 : Leadership et « entrepreneurs » dans l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument-Driven Frames: The Case of Obesity in the U.S. and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Causes, Consequences, and Meaning of Transnationalization", 18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une crise de santé publique survient sans ses experts. Le cas de la drogue au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science politique à l’heure européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « entrepreneur-frontière » ou l’art du décloisonnement et recloisonnement : Quand un entrepreneur privé promeut un programme de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La science politique à l’heure européenne", congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons de la participation des médecins à la recherche clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocancer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Paris, France. pp.353 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un acteur privé produit les instruments de l’action publique de lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : la lutte contre l'obésité, entre santé publique et intérêt privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association française de science politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, IEP Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation du travail médical. L’exemple de la cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2008-2009 « Organisation et métiers à l’hôpital. Un ordre formel et informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, MSH Paris Nord, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de la prise en charge des patients âgés cancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées scientifiques du CLARA, Grenoble, 20 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in cancer care in France. Competition or coordinated care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites and Styles. Exploring the comparative history of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, University of Manchester (Manchester, UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a guideline? Authority, competition and collaboration in the French oncology sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institutions of Objectivity in Medicine: Informal and Formal Modalities of Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de pratiques : des données de la littérature au PPS, quelle mission, quelles responsabilités des réseaux de cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Assises Nationales des Réseaux de Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre la bonne décision et limiter la durée de séjour ? Deux incertitudes structurantes dans la prise en charge des patients âgés atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et longévité : les journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes en pratique : le caractère ambivalent des recommandations en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion des usagers et modernisation des pratiques professionnelles en santé séminaire de recherche du DIES et de la Fondation de l’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral et approche collective de la décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs incertains et décisions en médecine, Association française de Sociologie – Réseau thématique 19 "Santé, médecine, maladie et handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et dynamique des réseaux en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels équilibres entre les dynamiques professionnelles et les organisations en santé ?, 4ème Congrès de la Coordination nationale des Réseaux, de Santé, Atelier Réseaux cancer, réseaux péri-nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer relationships as a structuring pattern for the therapeutic relationship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients &amp; Pathways: Cancer Therapies in Historical and Sociological Perspective, Centre for the History of Science, Technology and Medicine (CHSTM), University of Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects sociologiques de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Soum-Pouyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radiothérapie entre science, médecine et société, journée d'étude organisée par l’Institut Curie et EDP Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity building for clinical behaviour change: Partnerships with healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Guidelines International Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale de l'ouvrage A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Egea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, 2024, Le regard sociologique, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Etudes de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération et la coordination comme enjeux des politiques du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Brimo; Pascale Gonod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieux, de quel(s) droit(s)?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, pp.35-44, 2023, Bibliothèque de l'IRJS - André Tunc, 9782850020599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaële Rot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler aux chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, 2023, 9791037003430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création organisationnelle et cercle vicieux néo-bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Borraz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157-170, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la coordination: enjeux organisationnels et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRDES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782878125795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.93 - 107, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by labels? Not that simple: The cases of environmental and nutritional politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labeling the Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.185 - 206, 2020, 9789811514975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des professions et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.594-600, 2019, 9782724625110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de la biomédecine par l’organisation : le cas de la cancérologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsellem, Norbert; Bataille, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-289, 2018, Recherches, 9782707195784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les politiques publiques : latéraliser la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Algan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en mode start-up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.205 - 221, 2016, 9782212564662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : la diffusion du marketing social dans la lutte contre l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157 - 192, 2016, 9782724619003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travailler (sur) la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7 - 18, 2016, 9782356713889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie de l'action organisée à la sociologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.495 - 506, 2015, 9782753542921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57 - 64, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.140 - 148, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Regard croisé sur des regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel; Henri Bergeron; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de santé; Presses de Sciences Po, pp.7 - 18, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique. L'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.121 - 131, 2010, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux professionnels des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Marie-Odile Carrère; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext, pp.3 - 27, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organocène. Du changement dans les sociétés surorganisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.340, 2024, 9782724643305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2024, 978-2-7574-4092-6. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.153249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 une crise organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 136 p., 2020, Essai, 9782724626650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, pp.210, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleteke koinoniologia tes hygeias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kardamitsa Publications, pp.402, 2018, 9789603544753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.120, 2018, 9782724622409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.504, 2018, Quadrige, 9782130810971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. Presses des Mines, pp.262, 2016, 9782356713889. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.484, 2014, Quadrige, 9782130568018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel. Éd. de santé; Presses de Sciences Po, pp.120, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Odile Carrère; Patrick Castel. John Libbey Eurotext, pp.127, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), pp.131, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la décision dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, pp.150, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’idée vint… : mise sur agenda et routinisation de la politique de lutte contre l’obésité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences po Paris. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : le cas Epode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences-Po-CSO. 2009, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique de la participation des médecins à la recherche clinique. Une comparaison de trois essais académiques multicentriques (Rapport pour l'Institut National du Cancer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITES DE RECOURS AUX DISPOSITIFS GERIATRIQUES LORS DE LA PRISE EN CHARGE DES PERSONNES ATTEINTES DE CANCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recours aux dispositifs gériatriques lors de la prise en charge des personnes âgées atteintes de cancer. Rapport pour le Ministère de la Santé et de la Protection Sociale, Direction de la Recherche, des Etudes, de l’Evaluation et des Statistiques, Mission Recherche (MiRe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche, des études, de l’évaluation et des statistiques, Ministère des Affaires sociales et de la Santé; Ministère des Solidarités et de la Santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la participation des cliniciens et à l’inclusion des patients dans les essais cliniques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ligue nationale contre le cancer; Plate-forme d’Aide à la Recherche Clinique en cancérologie. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des médecins organisateurs ? Initiatives organisationnelles, professions et pouvoir à l’interface de la pratique et de la recherche cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin-en-Yvelines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03623314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Castel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7851-881X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120477882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic use in nursing homes: A qualitative study on knowledge and attitudes among assistant nurses’, nurses’ and general practitioners’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (2), pp.100418. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idh.2026.100418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déprescription et santé durable : enseignements d’une journée interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Cocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 38 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.262.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgeons’ Contributions to Antibiotic Stewardship and Resistance Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Christou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.e2521165. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.21165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations subissent aujourd’hui un effet ciseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n°43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des entrepreneurs institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Penser le changement dans les réformes du secteur public, 56 (1-2), pp.155-182. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1121159ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Close Cooperation to Its Unravelling: A Political View of the COVID Crisis Management in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible contrôle consultatif entre pairs. Le cas des relations entre médecins dans les EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.45504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of implementation strategies adopted for antimicrobial stewardship interventions in long-term care facilities: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Conlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2023.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience at Work among Healthcare Professionals in Oncology during and beyond the Pandemic: Report from A Deliberative Multi-Stakeholder Reflexive Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (7), pp.6986-6995. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/curroncol30070506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Coutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.327-357. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.232.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises et réformes de l’hôpital en France : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (n° 76), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.076.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the organisational response of a university hospital during the first wave of the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Harkouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fletcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.e001817. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjoq-2022-001817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi, en France, une journée des revues contribuant à la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Henrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (4), pp.457-459. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.224.0457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer d’une politique de santé publique à une santé publique politique : proposition du groupe miroir pour un virage paradigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent El Ghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 34 (1), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.221.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ Compte-rendu de l'ouvrage] Urfalino (Philippe), Décider ensemble. La fabrique de l’obligation collective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 63 (1), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.631.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizons disciplinaires et thématiques de prédilection de Sciences Sociales et Santé (1994-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.39-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology: Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2021.1883501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Full Jurisdiction: Pathology and Inter-Professional Relations in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Organizing Precision Oncology, 40 (1), pp.42-57. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14636778.2020.1861543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la réponse mondiale à la pandémie de COVID-19 se fait sans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.online - online. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759211015131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ungovernable tool of government? The problematic use of labels in public health policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Working Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de crise : comment tirer les leçons du Coronavirus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise : quelles formations pour relever les défis contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision toujours en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Paradox? Toward an Explanation of Inconsistencies between Framing and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2019.370205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j'ai écrit 'Profession: décideurs'. Entretien avec Catherine Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gremion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (97), pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : P. Cairney, The Politics of Evidence-Based Policy-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (3), pp.123-133. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.183.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving universal health coverage in France : policy reforms and the challenge of inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benamouzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, France : nation and world, 387 Special Series (10034), pp.2236-2249. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes et santé globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.en ligne - en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalité, normalisation et normation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.7 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du néo-institutionnalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (1), pp.23 - 62. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.161.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions organisationnelles de la biomédecine. À propos de Peter Keating & Alberto Cambrosio, Cancer on Trial. Oncology as a New Style of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), pp.99 - 107. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.323.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.9 - 32. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l’obésité en gouvernant les conduites des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une sociologie de l’entrepreneur-frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263 - 302. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sociology of the Boundary-Entrepreneur : Creation and Diffusion of a Programme for the Prevention of Obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.263-302. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.542.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans : la maturité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bungener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.311.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Olivier Fillieule, Eric Agrikoliansky et Isabelle Sommier (éds), « Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.273-275. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.5697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity and medical decision, impact for patients with cancer: sociological assessment of two tumour committees' organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lurkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (4), pp.E34-42. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2012.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Public Policy Designed and Run by a Private Entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A public policy designed and run by a private entrepreneur. Tensions between public health and private interest in the battle against obesity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201-229. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.201 - 229. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.612.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity, capture, network: The professional logics of the organization of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (supplément 1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de l’ouvrage de G. Bloy et F.-X. Schweyer 'Singuliers généralistes : sociologie de la médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.421-422. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.10492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements sociaux, organisations et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Golsorkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (217), pp.79 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Change as an Interactive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Friedberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science / Organizational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.311-330. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.1090.0442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic evidence and textual arrangements: a case study of French clinical cancer guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes Knaapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cazeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.685-692. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, appariement, réseau : une logique professionnelle d'organisation des soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.441 - 460. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a Guideline? Authority, Competition and Collaboration in the French Oncology Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5), pp.743 - 764. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0306312709104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rationaliser sans standardiser la médecine? Production et usages des recommandations de pratiques cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Robelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Economie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.093.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de l'incertitude médicale: approche collective et contrôle latéral en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.9-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la recherche clinique. Une comparaison de trois essais académiques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Cancérologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine et normes de pratiques : les dimensions oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.111 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicina e regole sulle pratiche: le dimensioni dimenticate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Organizzativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations de bonnes pratiques comme objet heuristique pour la sociologie de la médecine (Commentaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (2), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why don’t cancer patients enter clinical trials? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.1744 - 1748. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2005.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction about the Clinical Practice, Multidisciplinary and Treating Nets: Reorganization of the Cancer Therapeutics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin, son patient et ses pairs : Une nouvelle approche de la relation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.463.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions politiques de la rationalisation des pratiques médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation Structurelle de l'Oncogériatrie : mise en place d'une étude médico-économique et organisationnelle d'un programme d'oncogériatrie, Note de recherche sur une problématique pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Gérontologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (19), pp.192-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des services sous contraintes. Enquête collective auprès de trois services d'urgences français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Frames (Don’t) Matter: Querying the Relationship between Ideas and Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Rangarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats du LIEPP n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité, coopération et satisfaction au travail. Une hypothèse de sociologie des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des sociabilités. Note thématique n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement correct exigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence. Retour sur un phénomène social et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de L’École des patrons. Silence et morales d’entreprise à la Business School de Harvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.227 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien filmé. Deuxième volet de la collection « Les formes de la médecine contemporaine » : &amp;quot;Les dynamiques d'introduction et de réception des recommandations en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Levilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie des organisations au développement des interventions complexes en santé : concepts, méthodes et illustration par le cas du programme ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur l’usage des antibiotiques en EHPAD : besoins, attitudes et motivation des professionnels de santé à changer les pratiques - projet ORANEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bargain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon usage des antibiotiques : état des lieux dans 437 EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Bougès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework for developing and evaluating programs fostering practice change tailored to their implementation context: ORANEAT antimicrobial stewardship program in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Health Management Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Health Management Association, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des CPTS suite à la crise du Covid-19 : entre soutien à des dynamiques locales et structuration par le haut d’une organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations organisationnelles, recompositions professionnelles : la médecine de précision en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quels sont les apports de la médecine de précision à la cancérologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Faculté de médecine Lyon Est, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing and experimenting: Genomic clinical trials as epistemic and organizational innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EGOS Colloquium, The Good Organization: Aspirations • Interventions • Struggles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : le cas du marketing social et des sciences comportementales dans la lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Gouverner les conduites économiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques de la recherche clinique publique en cancérologie. Aspects sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès francophone d'épidémiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Faculté de Pharmacie de Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du décloisonnement : quand des entrepreneurs privés entendent promouvoir un programme d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique (AFSP) session thématique n°16 : Leadership et « entrepreneurs » dans l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument-Driven Frames: The Case of Obesity in the U.S. and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Saguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Causes, Consequences, and Meaning of Transnationalization", 18th International Conference of Europeanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une crise de santé publique survient sans ses experts. Le cas de la drogue au volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science politique à l’heure européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « entrepreneur-frontière » ou l’art du décloisonnement et recloisonnement : Quand un entrepreneur privé promeut un programme de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La science politique à l’heure européenne", congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons de la participation des médecins à la recherche clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocancer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palais des Congrès, Paris, France. pp.353 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un acteur privé produit les instruments de l’action publique de lutte contre l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : la lutte contre l'obésité, entre santé publique et intérêt privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association française de science politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, IEP Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation du travail médical. L’exemple de la cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2008-2009 « Organisation et métiers à l’hôpital. Un ordre formel et informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, MSH Paris Nord, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de la prise en charge des patients âgés cancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées scientifiques du CLARA, Grenoble, 20 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in cancer care in France. Competition or coordinated care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites and Styles. Exploring the comparative history of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, University of Manchester (Manchester, UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a guideline? Authority, competition and collaboration in the French oncology sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institutions of Objectivity in Medicine: Informal and Formal Modalities of Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de pratiques : des données de la littérature au PPS, quelle mission, quelles responsabilités des réseaux de cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Assises Nationales des Réseaux de Cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre la bonne décision et limiter la durée de séjour ? Deux incertitudes structurantes dans la prise en charge des patients âgés atteints de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et longévité : les journées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes en pratique : le caractère ambivalent des recommandations en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promotion des usagers et modernisation des pratiques professionnelles en santé séminaire de recherche du DIES et de la Fondation de l’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral et approche collective de la décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs incertains et décisions en médecine, Association française de Sociologie – Réseau thématique 19 "Santé, médecine, maladie et handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer relationships as a structuring pattern for the therapeutic relationship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patients &amp; Pathways: Cancer Therapies in Historical and Sociological Perspective, Centre for the History of Science, Technology and Medicine (CHSTM), University of Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et dynamique des réseaux en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels équilibres entre les dynamiques professionnelles et les organisations en santé ?, 4ème Congrès de la Coordination nationale des Réseaux, de Santé, Atelier Réseaux cancer, réseaux péri-nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity building for clinical behaviour change: Partnerships with healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Guidelines International Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects sociologiques de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Soum-Pouyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La radiothérapie entre science, médecine et société, journée d'étude organisée par l’Institut Curie et EDP Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Etudes de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale de l'ouvrage A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Egea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel et Marie-Emmanuelle Chessel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de la décision. Études de cas en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, 2024, Le regard sociologique, 9782757440926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaële Rot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler aux chantiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann Editeurs, 2023, 9791037003430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération et la coordination comme enjeux des politiques du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Brimo; Pascale Gonod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieux, de quel(s) droit(s)?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, pp.35-44, 2023, Bibliothèque de l'IRJS - André Tunc, 9782850020599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la coordination: enjeux organisationnels et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRDES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782878125795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.93 - 107, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création organisationnelle et cercle vicieux néo-bureaucratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Borraz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157-170, 2022, 9782724638608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing by labels? Not that simple: The cases of environmental and nutritional politics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labeling the Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.185 - 206, 2020, 9789811514975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des professions et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.594-600, 2019, 9782724625110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2019, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de la biomédecine par l’organisation : le cas de la cancérologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsellem, Norbert; Bataille, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cancer : un regard sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-289, 2018, Recherches, 9782707195784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les politiques publiques : latéraliser la réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Algan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat en mode start-up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Eyrolles, pp.205 - 221, 2016, 9782212564662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du comportement et gouvernement des conduites : la diffusion du marketing social dans la lutte contre l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boubal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.157 - 192, 2016, 9782724619003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Travailler (sur) la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.7 - 18, 2016, 9782356713889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonne pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.57 - 64, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hauray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.140 - 148, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie de l'action organisée à la sociologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.495 - 506, 2015, 9782753542921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Regard croisé sur des regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel; Henri Bergeron; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de santé; Presses de Sciences Po, pp.7 - 18, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Hauray; Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique. L'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.121 - 131, 2010, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux professionnels des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Marie-Odile Carrère; Patrick Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Libbey Eurotext, pp.3 - 27, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organocène. Du changement dans les sociétés surorganisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.340, 2024, 9782724643305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2024, 978-2-7574-4092-6. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.153249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 une crise organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 136 p., 2020, Essai, 9782724626650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, pp.210, 2019, Recherche Santé Social, 9782810907267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.504, 2018, Quadrige, 9782130810971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Nouguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.120, 2018, 9782724622409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleteke koinoniologia tes hygeias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kardamitsa Publications, pp.402, 2018, 9789603544753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hénaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Castel; Leonie Henaut; Emmanuelle Marchal. Presses des Mines, pp.262, 2016, 9782356713889. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.484, 2014, Quadrige, 9782130568018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergeron; Patrick Castel. Éd. de santé; Presses de Sciences Po, pp.120, 2010, 9782724612042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Odile Carrère; Patrick Castel. John Libbey Eurotext, pp.127, 2007, 9782742006809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing precision oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cambrosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Genetics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), pp.131, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la décision dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Chessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, pp.150, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’idée vint… : mise sur agenda et routinisation de la politique de lutte contre l’obésité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pilmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences po Paris. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entrepreneur privé de politique publique : le cas Epode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences-Po-CSO. 2009, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociologique de la participation des médecins à la recherche clinique. Une comparaison de trois essais académiques multicentriques (Rapport pour l'Institut National du Cancer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALITES DE RECOURS AUX DISPOSITIFS GERIATRIQUES LORS DE LA PRISE EN CHARGE DES PERSONNES ATTEINTES DE CANCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de recours aux dispositifs gériatriques lors de la prise en charge des personnes âgées atteintes de cancer. Rapport pour le Ministère de la Santé et de la Protection Sociale, Direction de la Recherche, des Etudes, de l’Evaluation et des Statistiques, Mission Recherche (MiRe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche, des études, de l’évaluation et des statistiques, Ministère des Affaires sociales et de la Santé; Ministère des Solidarités et de la Santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et moteurs à la participation des cliniciens et à l’inclusion des patients dans les essais cliniques multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ligue nationale contre le cancer; Plate-forme d’Aide à la Recherche Clinique en cancérologie. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des médecins organisateurs ? Initiatives organisationnelles, professions et pouvoir à l’interface de la pratique et de la recherche cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin-en-Yvelines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03623314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF1456E"/>
+    <w:nsid w:val="6D90699A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7851-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120477882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2026.100418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121159ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Johanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.21165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Conlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.12.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.076.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30070506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Henrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.224.0457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ghozi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.221.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2021.1883501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759211015131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02532852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02527437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2019.370205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03442670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.323.0099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299722v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.542.0263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719501v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamilton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lurkin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1559" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166570v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Golsorkhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02530953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587052v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.612.0201" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.09.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.1090.0442" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Knaapen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.05.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WXRB96V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587055v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.09.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP8X4N7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587065v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.093.0098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587062v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312709104435" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6B4GD2R1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02942701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2005.10.033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z275HV3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020578v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0443" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05328187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaune" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05323850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01493880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01503847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04952170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Rangarajan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vidoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05117323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03430180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04339012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494394v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bargain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Boug&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03086070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053156v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053157v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605540v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605543v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huchette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346777v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04389996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03673196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695849v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-594.htm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522568v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02537989v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04777889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702027v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153249" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01890555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3397" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354628v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02526125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02536601v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03623314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7851-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120477882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2026.100418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stahl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.262.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Johanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.21165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05156804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121159ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05338685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Conlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hamard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.12.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04192662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Biaudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30070506" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.076.0015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Harkouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervou&#235;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fletcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjoq-2022-001817" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Henrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.224.0457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent El Ghozi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.221.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2021.1883501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03270683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759211015131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02532852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02527437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2019.370205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01459825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03442670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.323.0099" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01302150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299722v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.542.0263" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719501v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hamilton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03166570v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.5697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lurkin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1559" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02530953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.612.0201" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587052v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01298732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.09.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.10492" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Golsorkhi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.1090.0442" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Knaapen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.05.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WXRB96V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587055v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.09.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP8X4N7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587062v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312709104435" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6B4GD2R1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/halshs-00587065v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.093.0098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972855v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01299815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02942701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2005.10.033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z275HV3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020578v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0443" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalgalarrondo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05323850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05328187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaune" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01493880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01503847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04952170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Rangarajan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vidoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05117323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lazarus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;naut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03430180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04339012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levilain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Magro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bargain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Boug&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moyal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587161v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587162v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03086070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587170v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587163v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605545v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053157v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143213v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605543v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605562v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huchette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346851v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346777v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04374609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04389996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695849v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03673196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02496702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-594.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520940v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hauray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02537989v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473772v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605555v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04777889v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04702027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153249" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573031v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01890555v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01914970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3397" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354651v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03150960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02526125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463963v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02536601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634711v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616558v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569083v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03623314v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>