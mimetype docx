--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -4599,220 +4599,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree inclusion problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuri Matiyasevich</w:t>
+                <w:t xml:space="preserve">Non-Maximal Decidable Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cégielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159125v1</w:t>
+                <w:t xml:space="preserve">hal-00155282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Maximal Decidable Structures</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree inclusion problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cegielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Guessarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Matiyasevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00155282v1</w:t>
+                <w:t xml:space="preserve">hal-00159125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Maximal Decidable Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cégielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5012,51 +5012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#233;gielski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Guessarian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-017-0464-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179304211550092X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.11.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Matiyasevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F7C478A04600A80DF0FEB7A4EE63C96456BB0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Guessarian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lifshits" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy de Queiroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heroult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boasson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raoult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Pacholski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Tomasik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Vsemirnov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_21" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15025-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mc Aloon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wilmers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#233;gielski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Guessarian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-017-0464-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179304211550092X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.11.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Matiyasevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F7C478A04600A80DF0FEB7A4EE63C96456BB0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Guessarian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lifshits" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy de Queiroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heroult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boasson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raoult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Pacholski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Tomasik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Vsemirnov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13350-8_21" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15025-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mc Aloon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wilmers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>