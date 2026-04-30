--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1632,76 +1632,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1733,100 +1733,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917662v1</w:t>
+                <w:t xml:space="preserve">hal-04637949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1858,51 +1858,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637949v1</w:t>
+                <w:t xml:space="preserve">hal-04917662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
@@ -2007,523 +2007,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for evaluating trade-offs between robustness to price and yield variations in dairy goat farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Verges</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of European Federation for Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421485v1</w:t>
+                <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Crevoisier</w:t>
+                <w:t xml:space="preserve">Tools for evaluating trade-offs between robustness to price and yield variations in dairy goat farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of European Federation for Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962223v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
+              <w:t xml:space="preserve">7. Journée RECORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737245v1</w:t>
+                <w:t xml:space="preserve">hal-02785191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Chaib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée RECORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785191v1</w:t>
+                <w:t xml:space="preserve">hal-02737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations in DEVS framework</w:t>
               </w:r>
@@ -3063,64 +3063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RVLE</w:t>
+                <w:t xml:space="preserve">VLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
@@ -3543,287 +3543,304 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787218v1</w:t>
+                <w:t xml:space="preserve">hal-02787213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquet VLE pour le modèle de système de culture Stics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787202v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLE Package</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paquet VLE pour le modèle de système de culture Stics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ramat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02787213v1</w:t>
+                <w:t xml:space="preserve">hal-02787202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLE</w:t>
+                <w:t xml:space="preserve">RVLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
@@ -3833,91 +3850,74 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789406v1</w:t>
+                <w:t xml:space="preserve">hal-02787218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4072,51 +4072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v028.i09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bouchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti222" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5EC70711AAFE07A33FE7C9258CB4B231A51EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schiez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00439.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C4A2055564554276FA8131A06EEDAA993AFC0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b401d1964c283805508e2c36efa37d199acb992f;origin=https://forgemia.inra.fr/record/carboseqsiwaa;visit=swh:1:snp:7c2e304ebba106a4ea4f3070d755ee0071a1c1c1;anchor=swh:1:rev:e4952302df19def3b93d9f1f9139ea74af3c9d30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b223076e7d3266b4b360ee9b86748a45daac9f17;anchor=swh:1:rev:8224328839a624f7f7e0ab982cce1dfa6e342a49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v028.i09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bouchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti222" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5EC70711AAFE07A33FE7C9258CB4B231A51EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schiez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286.2003.00439.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C4A2055564554276FA8131A06EEDAA993AFC0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Yahiaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Maddila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b401d1964c283805508e2c36efa37d199acb992f;origin=https://forgemia.inra.fr/record/carboseqsiwaa;visit=swh:1:snp:7c2e304ebba106a4ea4f3070d755ee0071a1c1c1;anchor=swh:1:rev:e4952302df19def3b93d9f1f9139ea74af3c9d30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b223076e7d3266b4b360ee9b86748a45daac9f17;anchor=swh:1:rev:8224328839a624f7f7e0ab982cce1dfa6e342a49" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>